--- v0 (2026-02-04)
+++ v1 (2026-04-06)
@@ -1,50 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="770E4094" w14:textId="6245D0EB" w:rsidR="002264DB" w:rsidRPr="00471FC3" w:rsidRDefault="000D3614" w:rsidP="00E944BE">
       <w:pPr>
         <w:pStyle w:val="NewNHVR"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
@@ -169,78 +174,67 @@
     </w:p>
     <w:p w14:paraId="37A857BA" w14:textId="77777777" w:rsidR="00D37E20" w:rsidRPr="00471FC3" w:rsidRDefault="00D37E20" w:rsidP="00A665BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="503A40A1" w14:textId="77777777" w:rsidR="00F05331" w:rsidRPr="00471FC3" w:rsidRDefault="00262C64" w:rsidP="00A665BF">
       <w:pPr>
         <w:ind w:left="-567" w:right="-472"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0F2D52"/>
           <w:spacing w:val="-9"/>
           <w:position w:val="1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00471FC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="000D3614" w:rsidRPr="00471FC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>#app</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> number#</w:t>
+        <w:t>#app number#</w:t>
       </w:r>
       <w:r w:rsidRPr="00471FC3" w:rsidDel="007876DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CE33F5" w14:textId="2F125CD9" w:rsidR="00084283" w:rsidRPr="00471FC3" w:rsidRDefault="00605FFF" w:rsidP="00605FFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6000"/>
         </w:tabs>
         <w:ind w:right="-472"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0F2D52"/>
           <w:spacing w:val="-9"/>
           <w:position w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471FC3">
@@ -318,51 +312,51 @@
     </w:p>
     <w:p w14:paraId="34E52568" w14:textId="451FFB43" w:rsidR="00B33EC4" w:rsidRPr="00471FC3" w:rsidRDefault="00605FFF" w:rsidP="00311646">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471FC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15B25B78" wp14:editId="5DE408CC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15B25B78" wp14:editId="5DE408CC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-401320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>124460</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6480000" cy="14400"/>
                 <wp:effectExtent l="0" t="0" r="35560" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Straight Connector 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeAspect="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6480000" cy="14400"/>
                         </a:xfrm>
@@ -382,51 +376,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3A243EDA" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31.6pt,9.8pt" to="478.65pt,10.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw5kM62gEAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAUfEfiHyy/06Slu1pFTVeoVXlZ&#10;wYqFD3Cd48TCN9mmSf+eY+fCChDSrsiDFdtn5syM7d39oBW5gA/SmpquVyUlYLhtpGlr+u3r6d0d&#10;JSEy0zBlDdT0CoHe79++2fWugo3trGrAEyQxoepdTbsYXVUUgXegWVhZBwY3hfWaRZz6tmg865Fd&#10;q2JTlrdFb33jvOUQAq4ex026z/xCAI+fhQgQiaopaot59Hk8p7HY71jVeuY6yScZ7BUqNJMGmy5U&#10;RxYZ+eHlH1Racm+DFXHFrS6sEJJD9oBu1uVvbp465iB7wXCCW2IK/4+Wf7oczKNP0vlgntyD5d8D&#10;MfbQMdPCh+AwQTzXlFPRu1At9WkS3IgchNeJAe2QIWd7XbKFIRKOi7fbuxI/Sjjurbdb/E2crJrB&#10;zof4Eawm6aemSppknVXs8hDiWDqXpGVlSI+s72/KXBWsks1JKpX2gm/PB+XJhaVTP22ON5up2bMy&#10;bK3M5Go0ki3Fq4KR/wsIIhuUvh47pCsJCy3jHEwcg0lMWJ1gAiUswEnav4BTfYJCvq4vAS+I3Nma&#10;uIC1NNb/TXYcZslirJ8TGH2nCM62uT76+cDx3uVjmt5IutjP5xn+6yXvfwIAAP//AwBQSwMEFAAG&#10;AAgAAAAhALlNQQ7hAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj11Lw0AQRd8F/8Mygm/tpqmN&#10;TcymSEVQCkqriI/b7JgN7kfY3bbRX+/4pI/DPdx7pl6N1rAjhth7J2A2zYCha73qXSfg9eV+sgQW&#10;k3RKGu9QwBdGWDXnZ7WslD+5LR53qWNU4mIlBeiUhorz2Gq0Mk79gI6yDx+sTHSGjqsgT1RuDc+z&#10;rOBW9o4WtBxwrbH93B2sgOcnbNdL/f34dvfeh3i1XZjNwyDE5cV4ewMs4Zj+YPjVJ3VoyGnvD05F&#10;ZgRMinlOKAVlAYyAcnE9B7YXkM9K4E3N/3/Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCw5kM62gEAABEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC5TUEO4QAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
+              <v:line w14:anchorId="623AFAD7" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31.6pt,9.8pt" to="478.65pt,10.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw5kM62gEAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAUfEfiHyy/06Slu1pFTVeoVXlZ&#10;wYqFD3Cd48TCN9mmSf+eY+fCChDSrsiDFdtn5syM7d39oBW5gA/SmpquVyUlYLhtpGlr+u3r6d0d&#10;JSEy0zBlDdT0CoHe79++2fWugo3trGrAEyQxoepdTbsYXVUUgXegWVhZBwY3hfWaRZz6tmg865Fd&#10;q2JTlrdFb33jvOUQAq4ex026z/xCAI+fhQgQiaopaot59Hk8p7HY71jVeuY6yScZ7BUqNJMGmy5U&#10;RxYZ+eHlH1Racm+DFXHFrS6sEJJD9oBu1uVvbp465iB7wXCCW2IK/4+Wf7oczKNP0vlgntyD5d8D&#10;MfbQMdPCh+AwQTzXlFPRu1At9WkS3IgchNeJAe2QIWd7XbKFIRKOi7fbuxI/Sjjurbdb/E2crJrB&#10;zof4Eawm6aemSppknVXs8hDiWDqXpGVlSI+s72/KXBWsks1JKpX2gm/PB+XJhaVTP22ON5up2bMy&#10;bK3M5Go0ki3Fq4KR/wsIIhuUvh47pCsJCy3jHEwcg0lMWJ1gAiUswEnav4BTfYJCvq4vAS+I3Nma&#10;uIC1NNb/TXYcZslirJ8TGH2nCM62uT76+cDx3uVjmt5IutjP5xn+6yXvfwIAAP//AwBQSwMEFAAG&#10;AAgAAAAhALlNQQ7hAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj11Lw0AQRd8F/8Mygm/tpqmN&#10;TcymSEVQCkqriI/b7JgN7kfY3bbRX+/4pI/DPdx7pl6N1rAjhth7J2A2zYCha73qXSfg9eV+sgQW&#10;k3RKGu9QwBdGWDXnZ7WslD+5LR53qWNU4mIlBeiUhorz2Gq0Mk79gI6yDx+sTHSGjqsgT1RuDc+z&#10;rOBW9o4WtBxwrbH93B2sgOcnbNdL/f34dvfeh3i1XZjNwyDE5cV4ewMs4Zj+YPjVJ3VoyGnvD05F&#10;ZgRMinlOKAVlAYyAcnE9B7YXkM9K4E3N/3/Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCw5kM62gEAABEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC5TUEO4QAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="790369E6" w14:textId="78656465" w:rsidR="00B33EC4" w:rsidRPr="00471FC3" w:rsidRDefault="00B33EC4" w:rsidP="00084283">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="111B3420" w14:textId="77777777" w:rsidR="00615BA3" w:rsidRPr="00471FC3" w:rsidRDefault="00615BA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0F2D52"/>
@@ -448,51 +442,51 @@
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584236E9" w14:textId="77777777" w:rsidR="00F05331" w:rsidRPr="00471FC3" w:rsidRDefault="000F08FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0F2D52"/>
           <w:spacing w:val="-9"/>
           <w:position w:val="1"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471FC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="0F2D52"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3683EC1E" wp14:editId="7E06139C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3683EC1E" wp14:editId="7E06139C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2011680</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1633468</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4064801" cy="2727298"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="300" name="Rectangle 300"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4064801" cy="2727298"/>
                         </a:xfrm>
@@ -933,51 +927,51 @@
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="0AF0614A" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00615BA3"/>
                           <w:p w14:paraId="42D10BCC" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00615BA3"/>
                           <w:p w14:paraId="68BE766E" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="0097535C" w:rsidRDefault="00EC1BB0" w:rsidP="00615BA3"/>
                           <w:p w14:paraId="6DD2421C" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="0097535C" w:rsidRDefault="00EC1BB0" w:rsidP="00615BA3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3683EC1E" id="Rectangle 300" o:spid="_x0000_s1026" style="position:absolute;margin-left:158.4pt;margin-top:128.6pt;width:320.05pt;height:214.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBke8Dr+AEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbEdJW1ixamqdp0m&#10;dS9Stx9AMI7RgGMHid39+h04TaPt2zRbQncc9/I8PGxuRmvYUWHQ4BpezUrOlJPQardv+PdvD+9W&#10;nIUoXCsMONXwZxX4zfbtm83gazWHHkyrkFERF+rBN7yP0ddFEWSvrAgz8MpRsAO0IpKL+6JFMVB1&#10;a4p5WV4VA2DrEaQKgXbvpyDf5vpdp2T80nVBRWYaTrPFvGJed2ktthtR71H4XsvTGOIfprBCO2p6&#10;LnUvomAH1H+VsloiBOjiTIItoOu0VBkDoanKP9A89cKrjIXICf5MU/h/ZeXn45P/imn04B9B/gjM&#10;wV0v3F7dIsLQK9FSuyoRVQw+1OeE5ARKZbvhE7R0teIQIXMwdmhTQULHxkz185lqNUYmaXNRXi1W&#10;ZcWZpNj8mv71KvcQ9Uu6xxA/KLAsGQ1HustcXhwfQ0zjiPrlSOrm4EEbk+/TODY0fL2cL3PCRcTq&#10;SHIz2jZ8VaZvEkBC+d61OTkKbSabGhh3gp2QJlGFOo67kQ4mcwftMxGAMMmKngEZPeAvzgaSVMPD&#10;z4NAxZn56IjEdbVYJA1mZ7G8npODl5HdZUQ4SaUaHjmbzLs46fbgUe976lSd0N0S8Z3OlLxOdZqb&#10;ZJOZOkk86fLSz6deH+L2NwAAAP//AwBQSwMEFAAGAAgAAAAhAANiPNbjAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AUhO+C/2F5ghdpN41028a8FCmIRQrFtPa8za5JMPs2zW6T+O9dT3oc&#10;Zpj5Jl2PpmG97lxtCWE2jYBpKqyqqUQ4Hl4mS2DOS1KysaQRvrWDdXZ7k8pE2YHedZ/7koUScolE&#10;qLxvE85dUWkj3dS2moL3aTsjfZBdyVUnh1BuGh5HkeBG1hQWKtnqTaWLr/xqEIZi358Ou1e+fzht&#10;LV22l03+8YZ4fzc+PwHzevR/YfjFD+iQBaazvZJyrEF4nImA7hHi+SIGFhKruVgBOyOIpVgAz1L+&#10;/0P2AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGR7wOv4AQAA0AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAANiPNbjAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:rect w14:anchorId="3683EC1E" id="Rectangle 300" o:spid="_x0000_s1026" style="position:absolute;margin-left:158.4pt;margin-top:128.6pt;width:320.05pt;height:214.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBke8Dr+AEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbEdJW1ixamqdp0m&#10;dS9Stx9AMI7RgGMHid39+h04TaPt2zRbQncc9/I8PGxuRmvYUWHQ4BpezUrOlJPQardv+PdvD+9W&#10;nIUoXCsMONXwZxX4zfbtm83gazWHHkyrkFERF+rBN7yP0ddFEWSvrAgz8MpRsAO0IpKL+6JFMVB1&#10;a4p5WV4VA2DrEaQKgXbvpyDf5vpdp2T80nVBRWYaTrPFvGJed2ktthtR71H4XsvTGOIfprBCO2p6&#10;LnUvomAH1H+VsloiBOjiTIItoOu0VBkDoanKP9A89cKrjIXICf5MU/h/ZeXn45P/imn04B9B/gjM&#10;wV0v3F7dIsLQK9FSuyoRVQw+1OeE5ARKZbvhE7R0teIQIXMwdmhTQULHxkz185lqNUYmaXNRXi1W&#10;ZcWZpNj8mv71KvcQ9Uu6xxA/KLAsGQ1HustcXhwfQ0zjiPrlSOrm4EEbk+/TODY0fL2cL3PCRcTq&#10;SHIz2jZ8VaZvEkBC+d61OTkKbSabGhh3gp2QJlGFOo67kQ4mcwftMxGAMMmKngEZPeAvzgaSVMPD&#10;z4NAxZn56IjEdbVYJA1mZ7G8npODl5HdZUQ4SaUaHjmbzLs46fbgUe976lSd0N0S8Z3OlLxOdZqb&#10;ZJOZOkk86fLSz6deH+L2NwAAAP//AwBQSwMEFAAGAAgAAAAhAANiPNbjAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AUhO+C/2F5ghdpN41028a8FCmIRQrFtPa8za5JMPs2zW6T+O9dT3oc&#10;Zpj5Jl2PpmG97lxtCWE2jYBpKqyqqUQ4Hl4mS2DOS1KysaQRvrWDdXZ7k8pE2YHedZ/7koUScolE&#10;qLxvE85dUWkj3dS2moL3aTsjfZBdyVUnh1BuGh5HkeBG1hQWKtnqTaWLr/xqEIZi358Ou1e+fzht&#10;LV22l03+8YZ4fzc+PwHzevR/YfjFD+iQBaazvZJyrEF4nImA7hHi+SIGFhKruVgBOyOIpVgAz1L+&#10;/0P2AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGR7wOv4AQAA0AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAANiPNbjAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="48C5D037" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00EC1BB0" w:rsidP="00615BA3">
                       <w:pPr>
                         <w:spacing w:after="180"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="0F2D52"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004C5FCD">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:color w:val="0F2D52"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>FOR OFFICE USE ONLY</w:t>
                       </w:r>
                     </w:p>
@@ -1708,108 +1702,102 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471FC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All amendments/variations/corrections from the previous version should be marked on the form with yellow highlight for clarity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F320C20" w14:textId="77777777" w:rsidR="003A5AAD" w:rsidRPr="00471FC3" w:rsidRDefault="003A5AAD" w:rsidP="00641D35">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:sectPr w:rsidR="003A5AAD" w:rsidRPr="00471FC3" w:rsidSect="00C52EE3">
-          <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="849" w:bottom="1440" w:left="1440" w:header="708" w:footer="737" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E07DFE6" w14:textId="77777777" w:rsidR="002556B6" w:rsidRPr="00471FC3" w:rsidRDefault="002556B6" w:rsidP="00BA51D8">
       <w:pPr>
         <w:pStyle w:val="nhvrWHITEHEADERLEFTALIGN"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14742"/>
       </w:tblGrid>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="32C23F4B" w14:textId="77777777" w:rsidTr="00870D71">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
           <w:p w14:paraId="5F253DD7" w14:textId="295E217D" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C867CD" w:rsidP="00BA51D8">
             <w:pPr>
               <w:pStyle w:val="nhvrWHITEHEADERLEFTALIGN"/>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
-              <w:t xml:space="preserve">Instructions For </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Assessor</w:t>
+              <w:t>Instructions For The Assessor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="3E4E97AC" w14:textId="77777777" w:rsidTr="00870D71">
         <w:trPr>
           <w:trHeight w:val="1039"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6102E015" w14:textId="184E768D" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C42FEA" w:rsidP="003F46E2">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="56" w:after="56"/>
@@ -2020,59 +2008,51 @@
             <w:tcW w:w="14220" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
           <w:p w14:paraId="4B1CF2D6" w14:textId="3F243A57" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C42FEA" w:rsidP="00BA51D8">
             <w:pPr>
               <w:pStyle w:val="nhvrWHITEHEADERLEFTALIGN"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C867CD" w:rsidRPr="00471FC3">
-              <w:t xml:space="preserve">Instructions For </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Certifier</w:t>
+              <w:t>Instructions For The Certifier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="0EB51ABB" w14:textId="77777777" w:rsidTr="00870D71">
         <w:trPr>
           <w:trHeight w:val="1675"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D1C16E6" w14:textId="77777777" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C42FEA" w:rsidP="003F46E2">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="612"/>
               </w:tabs>
               <w:spacing w:before="56" w:after="56"/>
@@ -2135,109 +2115,69 @@
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>For every physical requirement in Column C3 (Specification), the Certifier must complete Column C4 and provide the result of the inspected item in Column C5.</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">For example, it may simply be that the dimensions are </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>For example, it may simply be that the dimensions are correct and the justification is “measured”.</w:t>
+            </w:r>
+            <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:iCs/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>correct</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> and the engine manufacturer has provided a certification as to torque speed characteristics.</w:t>
+              <w:t>It may be that the specified engine is present and the engine manufacturer has provided a certification as to torque speed characteristics.</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Column C5 would be completed by indicating the specified engine was present and the certification from the engine manufacturer was satisfactory and is attached to the Certifier’s report.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B935873" w14:textId="6F360B73" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C42FEA" w:rsidP="000F08FE">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -2606,171 +2546,133 @@
               <w:pStyle w:val="nhvrWHITEHEADERLEFTALIGN"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Certifier’s Declaration*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="0C8D0177" w14:textId="77777777" w:rsidTr="00870D71">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="14743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55016119" w14:textId="77777777" w:rsidR="005F6055" w:rsidRPr="00471FC3" w:rsidRDefault="000F08FE" w:rsidP="003F46E2">
             <w:pPr>
               <w:spacing w:before="56" w:after="56"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">I hereby certify that the information in this form and any supporting documents </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> true and correct.</w:t>
+              <w:t>I hereby certify that the information in this form and any supporting documents are true and correct.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30F6F11F" w14:textId="77777777" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C42FEA" w:rsidP="003F46E2">
             <w:pPr>
               <w:spacing w:before="56" w:after="56"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="237C4B51" w14:textId="77777777" w:rsidTr="00870D71">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6130" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="187DE57C" w14:textId="490ECB58" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C42FEA" w:rsidP="003F46E2">
             <w:pPr>
               <w:spacing w:before="56" w:after="56"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature _____________________________________</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8613" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30D982D1" w14:textId="77777777" w:rsidR="00C42FEA" w:rsidRPr="00471FC3" w:rsidRDefault="00C42FEA" w:rsidP="003F46E2">
             <w:pPr>
               <w:spacing w:before="56" w:after="56"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date ____ /____ /______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2870,51 +2772,50 @@
         <w:gridCol w:w="3293"/>
       </w:tblGrid>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="2C77D97C" w14:textId="77777777" w:rsidTr="00422DC5">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
           <w:p w14:paraId="7C8C4674" w14:textId="6C074096" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="00BA51D8">
             <w:pPr>
               <w:pStyle w:val="nhvrWHITEHEADERLEFTALIGN"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00C867CD" w:rsidRPr="00471FC3">
               <w:t>Vehicle Physical Characteristics (A1)</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="1916207C" w14:textId="77777777" w:rsidTr="00422DC5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0CDF41F1" w14:textId="77777777" w:rsidR="00D42E21" w:rsidRPr="00471FC3" w:rsidRDefault="00D42E21" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -3137,126 +3038,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5D6CC806" w14:textId="77777777" w:rsidR="00D42E21" w:rsidRPr="00471FC3" w:rsidRDefault="00D42E21" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31427AFA" w14:textId="59DEBFEA" w:rsidR="00D42E21" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="31427AFA" w14:textId="59DEBFEA" w:rsidR="00D42E21" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Inspection"/>
                 <w:id w:val="-19169426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inspection</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Desktop"/>
                 <w:id w:val="-138654277"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Desktop</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="607A265C" w14:textId="77777777" w:rsidTr="00422DC5">
@@ -3516,128 +3415,126 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE8D44B" w14:textId="77777777" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="000A40F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62251743" w14:textId="38084AB7" w:rsidR="00D876B8" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="62251743" w14:textId="38084AB7" w:rsidR="00D876B8" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1012522297"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F6D2B" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-2116589212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3838,127 +3735,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25610A1E" w14:textId="77777777" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="000A40F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CDF892" w14:textId="05F5E3DC" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="16CDF892" w14:textId="05F5E3DC" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-483085225"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-479466009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4046,127 +3941,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B789676" w14:textId="77777777" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="000A40F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C311E89" w14:textId="23F8F008" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="3C311E89" w14:textId="23F8F008" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1809380872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-861674225"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4235,127 +4128,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AB932E6" w14:textId="77777777" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="000A40F3">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE250E8" w14:textId="112D70AD" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="7DE250E8" w14:textId="112D70AD" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="564611478"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1538618968"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4459,127 +4350,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5560E7A6" w14:textId="77777777" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="000A40F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01A3B51C" w14:textId="452C738C" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="01A3B51C" w14:textId="452C738C" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="66161819"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-2128992092"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4682,177 +4571,175 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C936046" w14:textId="77777777" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="000A40F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE1213F" w14:textId="6FBD3181" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="0CE1213F" w14:textId="6FBD3181" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-782502812"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="107780492"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33C520C1" w14:textId="77777777" w:rsidR="00425186" w:rsidRPr="00471FC3" w:rsidRDefault="00425186" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519E5" w:rsidRPr="00471FC3" w14:paraId="10F5EF58" w14:textId="77777777" w:rsidTr="00422DC5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA44B8B" w14:textId="7B9AEC97" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
+          <w:p w14:paraId="3AA44B8B" w14:textId="58E437F8" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complying steer axle vehicle</w:t>
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
@@ -4891,75 +4778,84 @@
               </w:rPr>
               <w:t>has an engine complying with the requirements about emission control contained in ADR 80/01 or a later version of ADR 80.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6978ADC1" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>a front underrun protection device that complies with UN ECE Regulation No. 93 or ADR 84–Front Underrun Impact Protection.</w:t>
+              <w:t xml:space="preserve">a front underrun protection device that complies with UN ECE Regulation No. 93 or ADR 84–Front Underrun Impact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00471FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Protection.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1711F9CB" w14:textId="02B0DFBC" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>a cabin that complies with UN ECE Regulation No. 29.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DBCCE83" w14:textId="0D0D2856" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>appropriately rated tyres, axle and suspension to permit 6.5t on the steer axle.</w:t>
@@ -4996,127 +4892,125 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tick ‘NO’ if not applicable or noncompliant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59150866" w14:textId="49CF5006" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="59150866" w14:textId="49CF5006" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1703166197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="2037776391"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5375,205 +5269,194 @@
             <w:r w:rsidR="00F8749A" w:rsidRPr="000A6CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/required</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or noncompliant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1FD1FA" w14:textId="0B9BAD36" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="4D1FD1FA" w14:textId="0B9BAD36" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="752476757"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="962473512"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C72FDF" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519E5" w:rsidRPr="00471FC3" w14:paraId="71FBA8AB" w14:textId="77777777" w:rsidTr="00422DC5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BD54B5" w14:textId="46F4E7DE" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
+          <w:p w14:paraId="10BD54B5" w14:textId="38458F35" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro VI vehicle (complying steer axle) </w:t>
-[...8 lines deleted...]
-              <w:t>– 7.0t steer axle mass</w:t>
+              <w:t>Euro VI vehicle (complying steer axle)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7268C27D" w14:textId="7E6EB19D" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
@@ -5587,865 +5470,686 @@
           </w:p>
           <w:p w14:paraId="1537701D" w14:textId="1179966C" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>has a front underrun protection device that complies with UN ECE Regulation No. 93 or ADR 84.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1936FB8B" w14:textId="7EA46EE0" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
+          <w:p w14:paraId="4A6752BC" w14:textId="22AD7E9E" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B677DA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>has a cabin that complies with UN ECE Regulation No. 29.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="184EC6DB" w14:textId="3D7D13F5" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
-[...4 lines deleted...]
-              </w:numPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AB54CF" w14:textId="74DF2A2C" w:rsidR="008E1463" w:rsidRPr="00471FC3" w:rsidRDefault="00A43968" w:rsidP="00C84108">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>has appropriately rated tyres, axle and suspension to permit 7.0t on the steer axle.</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">To be eligible, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C80567" w:rsidRPr="00471FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro VI mass must be shown on </w:t>
+            </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">To be eligible, </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1463" w:rsidRPr="00471FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Design Approval.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5BA0F6" w14:textId="7C194CFC" w:rsidR="00C84108" w:rsidRPr="00471FC3" w:rsidRDefault="00C84108" w:rsidP="00C84108">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="6B5BA0F6" w14:textId="7C194CFC" w:rsidR="00C84108" w:rsidRPr="00471FC3" w:rsidRDefault="00C84108" w:rsidP="00C84108">
+              <w:t>Tick ‘YES’ if compliant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78DDCBDD" w14:textId="353B0031" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00C84108" w:rsidP="00C84108">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tick ‘YES’ if compliant.</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>Tick ‘NO’ if not applicable or noncompliant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE2C7C1" w14:textId="498F7F1E" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="6FE2C7C1" w14:textId="498F7F1E" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1598548366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000A6CAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1364559256"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A163BA9" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519E5" w:rsidRPr="00471FC3" w14:paraId="6DA95087" w14:textId="77777777" w:rsidTr="00422DC5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBF0B12" w14:textId="23FC787C" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
+          <w:p w14:paraId="3DBF0B12" w14:textId="3863EA9F" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro VI vehicle (single steer axle) </w:t>
-[...18 lines deleted...]
-              <w:t>mass</w:t>
+              <w:t>Euro VI vehicle (single steer axle)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12BFC395" w14:textId="3EEFF011" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>other than a complying steer axle vehicle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B5F9E33" w14:textId="0F142442" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
+          <w:p w14:paraId="651881C9" w14:textId="02771254" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>has an engine complying with the requirements about emission control contained in ADR 80/04 or a later version of ADR 80.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="651881C9" w14:textId="3CFBC304" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
-[...4 lines deleted...]
-              </w:numPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D4AC3C" w14:textId="2D06BF76" w:rsidR="00C80567" w:rsidRPr="00471FC3" w:rsidRDefault="00C80567" w:rsidP="00C80567">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>has appropriately rated tyres, axle and suspension to permit 6.5t on the steer axle.</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t>To be eligible, Euro VI</w:t>
+            </w:r>
+            <w:r w:rsidR="00B677DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>To be eligible, Euro VI steer axle mass must be shown on the Design Approval.</w:t>
+              <w:t>mass must be shown on the Design Approval.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C6E4C1F" w14:textId="77777777" w:rsidR="00C84108" w:rsidRPr="00471FC3" w:rsidRDefault="00C84108" w:rsidP="00C84108">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Tick ‘YES’ if compliant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7837EA76" w14:textId="3E6B0F0A" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00C84108" w:rsidP="00C84108">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tick ‘NO’ if not applicable or noncompliant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142AA708" w14:textId="2E3B7C6A" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="142AA708" w14:textId="2E3B7C6A" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1645348709"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-854736476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4356A29E" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B519E5" w:rsidRPr="00471FC3" w14:paraId="23F43C28" w14:textId="77777777" w:rsidTr="00422DC5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A77A31" w14:textId="0094A048" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
+          <w:p w14:paraId="14A77A31" w14:textId="62E451EB" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Euro VI vehicle (</w:t>
-[...32 lines deleted...]
-              <w:t>– 11.5t steer axle mass</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Euro VI vehicle (twinsteer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FB52F00" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>has an engine complying with the requirements about emission control contained in ADR 80/04 or a later version of ADR 80.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B6328F" w14:textId="66381C9F" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
+          <w:p w14:paraId="780760DF" w14:textId="59DE36B6" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B677DA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>has a load-sharing suspension system for the axle group.</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">has a load-sharing suspension system for the </w:t>
+            </w:r>
+            <w:r w:rsidR="00244174">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">steer </w:t>
+            </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>has appropriately rated tyres, axle and suspension to permit 11.5t on the steer axle.</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> tyre list.</w:t>
+              <w:t>axle group.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C948B32" w14:textId="77777777" w:rsidR="00C80567" w:rsidRPr="00471FC3" w:rsidRDefault="00C80567" w:rsidP="00C80567">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6530,127 +6234,125 @@
             <w:r w:rsidR="00CF20BC" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>compliant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA70F86" w14:textId="4A6D60D8" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="2BA70F86" w14:textId="4A6D60D8" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-2022998656"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="37248562"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6737,127 +6439,125 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Steer –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E10BBE" w14:textId="10BDA686" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="05E10BBE" w14:textId="10BDA686" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="1559055163"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1735582902"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6928,174 +6628,152 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05959B10" w14:textId="72576D39" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">For twinsteer </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD4E60" w:rsidRPr="00471FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:color w:val="0F2D52"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hauling units/</w:t>
+            </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>twinsteer</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>prime movers, load sharing is required for operation above 10t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="576A678A" w14:textId="5E2CCECA" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="576A678A" w14:textId="5E2CCECA" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="1174158019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1852721547"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7164,127 +6842,125 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Drive –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E258994" w14:textId="615432A5" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="5E258994" w14:textId="615432A5" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1950307806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="724111391"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7353,127 +7029,125 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Road friendly suspensions are required for HML and QML masses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3500D11A" w14:textId="0EF63645" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="3500D11A" w14:textId="0EF63645" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1346634307"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1370687962"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7506,51 +7180,50 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F8B3074" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Wheels and axles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69CE9486" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
@@ -7609,127 +7282,125 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dual tyre spacing –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13796120" w14:textId="49FF3A43" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="13796120" w14:textId="49FF3A43" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="745155870"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="349537064"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7797,127 +7468,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7971556E" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE742DE" w14:textId="7D4343B0" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="0BE742DE" w14:textId="7D4343B0" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="1813287433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-960720623"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7994,127 +7663,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="034E50BB" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7BCB22" w14:textId="5EDF1515" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="6E7BCB22" w14:textId="5EDF1515" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1568417201"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1820911465"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8192,127 +7859,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="086D4C79" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="641B7A1F" w14:textId="2F8BFD17" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="641B7A1F" w14:textId="2F8BFD17" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="508105240"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-2146961887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8389,127 +8054,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48D9CDFD" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C03DDF" w14:textId="409A2C05" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="66C03DDF" w14:textId="409A2C05" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1235856329"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="208923085"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8605,127 +8268,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A32A335" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23ABDB48" w14:textId="6C12BEB0" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="23ABDB48" w14:textId="6C12BEB0" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="1687028164"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="181327490"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8747,50 +8408,51 @@
       <w:tr w:rsidR="00B519E5" w:rsidRPr="00471FC3" w14:paraId="555B5A3E" w14:textId="77777777" w:rsidTr="00422DC5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1789BD0A" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A25E328" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
@@ -8800,127 +8462,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A8823B0" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CDEC95" w14:textId="1F1D5D25" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="13CDEC95" w14:textId="1F1D5D25" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="1053200292"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-753513815"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8996,180 +8656,178 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47B95E79" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6A3308" w14:textId="343DA369" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00B519E5">
+          <w:p w14:paraId="2D6A3308" w14:textId="343DA369" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00B519E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1199544867"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="613643113"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B519E5" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E348309" w14:textId="77777777" w:rsidR="00B519E5" w:rsidRPr="00471FC3" w:rsidRDefault="00B519E5" w:rsidP="00B519E5">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="055B533A" w14:textId="77777777" w:rsidR="002646A8" w:rsidRPr="00471FC3" w:rsidRDefault="002646A8" w:rsidP="004F6D2B">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:sectPr w:rsidR="002646A8" w:rsidRPr="00471FC3" w:rsidSect="00C52EE3">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1985" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B94791E" w14:textId="77777777" w:rsidR="002757BF" w:rsidRPr="00471FC3" w:rsidRDefault="002757BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471FC3">
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F72B59" w14:textId="77777777" w:rsidR="002757BF" w:rsidRPr="00471FC3" w:rsidRDefault="002757BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
@@ -9464,126 +9122,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="111BBD46" w14:textId="77777777" w:rsidR="003F46E2" w:rsidRPr="00471FC3" w:rsidRDefault="003F46E2" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7038E73D" w14:textId="33608D8F" w:rsidR="003F46E2" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="7038E73D" w14:textId="33608D8F" w:rsidR="003F46E2" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Inspection"/>
                 <w:id w:val="226967212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inspection</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Desktop"/>
                 <w:id w:val="-1420179047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Desktop</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00413C5C" w:rsidRPr="00471FC3" w14:paraId="66BEE1BF" w14:textId="77777777" w:rsidTr="00422DC5">
@@ -9841,127 +9497,125 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A19D9E9" w14:textId="77777777" w:rsidR="007071E7" w:rsidRPr="00471FC3" w:rsidRDefault="007071E7" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC9AD57" w14:textId="22900B36" w:rsidR="007071E7" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="5CC9AD57" w14:textId="22900B36" w:rsidR="007071E7" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-411243272"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1636067985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10216,182 +9870,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB9C485" w14:textId="77777777" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00777764" w:rsidP="00777764">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rigid axle suspension </w:t>
-[...9 lines deleted...]
-              <w:t>m</w:t>
+              <w:t>Rigid axle suspension m</w:t>
             </w:r>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ake</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> and model</w:t>
+              <w:t>ake and model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07B4D5A5" w14:textId="77777777" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00225D74" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F74DEAD" w14:textId="2F3BEEF7" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="3F74DEAD" w14:textId="2F3BEEF7" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-522330898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="139308820"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10460,127 +10092,125 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Road friendly suspensions are required for HML and QML masses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C21F43" w14:textId="0F2DE8A5" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="60C21F43" w14:textId="0F2DE8A5" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="616409507"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1158352435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10659,173 +10289,151 @@
             <w:r w:rsidR="00F06373" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>able</w:t>
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> axle suspension</w:t>
             </w:r>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and model</w:t>
+              <w:t xml:space="preserve"> make and model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7BCABE" w14:textId="77777777" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00225D74" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="141DC473" w14:textId="52842987" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="141DC473" w14:textId="52842987" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-54863933"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1170252481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10894,127 +10502,125 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Road friendly suspensions are required for HML and QML masses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="595A61F4" w14:textId="5199E619" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="595A61F4" w14:textId="5199E619" w:rsidR="00225D74" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="329646289"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1561245362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00225D74" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11100,127 +10706,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72DB0A2C" w14:textId="77777777" w:rsidR="00CF691B" w:rsidRPr="00471FC3" w:rsidRDefault="00CF691B" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58222E46" w14:textId="5A6509E2" w:rsidR="00CF691B" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="58222E46" w14:textId="5A6509E2" w:rsidR="00CF691B" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="956145626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1055085632"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11288,127 +10892,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CE38551" w14:textId="77777777" w:rsidR="00CF691B" w:rsidRPr="00471FC3" w:rsidRDefault="00CF691B" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7E5E60" w14:textId="562AD21A" w:rsidR="00CF691B" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="1F7E5E60" w14:textId="562AD21A" w:rsidR="00CF691B" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="121657892"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="2082328252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CF691B" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11505,127 +11107,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ADE8AD9" w14:textId="77777777" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="0097703A" w:rsidP="00CF691B">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16814E19" w14:textId="485C62C8" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="16814E19" w14:textId="485C62C8" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-95713751"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="734976056"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11693,127 +11293,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6590CE2C" w14:textId="77777777" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="0097703A" w:rsidP="00CF691B">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F425130" w14:textId="28BB1FA1" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="7F425130" w14:textId="28BB1FA1" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1136022445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1387914526"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11889,127 +11487,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C1C62DB" w14:textId="77777777" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="0097703A" w:rsidP="00CF691B">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08092688" w14:textId="3263119D" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="08092688" w14:textId="3263119D" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-466747444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1769693540"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12085,127 +11681,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A86EFC" w14:textId="77777777" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="0097703A" w:rsidP="00CF691B">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB66F92" w14:textId="67FCD38A" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="3DB66F92" w14:textId="67FCD38A" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1651588021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-394197095"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12281,127 +11875,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5107" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F82E61" w14:textId="77777777" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="0097703A" w:rsidP="00CF691B">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30181316" w14:textId="7C98297A" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="00CF691B">
+          <w:p w14:paraId="30181316" w14:textId="7C98297A" w:rsidR="0097703A" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="00CF691B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="2033906565"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1415469071"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0097703A" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12947,127 +12539,125 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A3FC687" w14:textId="77777777" w:rsidR="000E2894" w:rsidRPr="00471FC3" w:rsidRDefault="000E2894" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB0013B" w14:textId="4788A3B4" w:rsidR="000E2894" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="004F6D2B">
+          <w:p w14:paraId="6BB0013B" w14:textId="4788A3B4" w:rsidR="000E2894" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="004F6D2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="1389302719"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134D09" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r w:rsidR="00311646" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-935438522"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362A6C" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13665,67 +13255,52 @@
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">(First manufacture </w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>(First manufacture only)^</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00471FC3" w:rsidRPr="00471FC3" w14:paraId="3F92E6D8" w14:textId="77777777" w:rsidTr="008B79DC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BB46EF6" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00471FC3" w:rsidP="008B79DC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13779,118 +13354,116 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40199410" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00471FC3" w:rsidP="008B79DC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30520B4C" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="008B79DC">
+          <w:p w14:paraId="30520B4C" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="008B79DC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="-1901504071"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="1853231207"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15013,118 +14586,116 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E3D7540" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00471FC3" w:rsidP="008B79DC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C80F15" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="008B79DC">
+          <w:p w14:paraId="76C80F15" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="008B79DC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="1919588673"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-1269459206"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16232,118 +15803,116 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="061DB331" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00471FC3" w:rsidP="008B79DC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C702562" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00404B39" w:rsidP="008B79DC">
+          <w:p w14:paraId="3C702562" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00471FC3" w:rsidRDefault="00000000" w:rsidP="008B79DC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="YES"/>
                 <w:tag w:val="YES"/>
                 <w:id w:val="109165055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                   <w:color w:val="0F2D52"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="NO"/>
                 <w:tag w:val="NO"/>
                 <w:id w:val="-570117385"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:color w:val="0F2D52"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00471FC3" w:rsidRPr="00471FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17049,75 +16618,75 @@
       <w:pPr>
         <w:spacing w:before="56" w:after="56" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A603B9E" w14:textId="77777777" w:rsidR="00471FC3" w:rsidRPr="00413C5C" w:rsidRDefault="00471FC3" w:rsidP="00471FC3">
       <w:pPr>
         <w:spacing w:before="56" w:after="56" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9D29B1" w14:textId="15F1673F" w:rsidR="00471FC3" w:rsidRDefault="00471FC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="0F2D52"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00471FC3" w:rsidSect="00457C1A">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="849" w:bottom="1440" w:left="709" w:header="426" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B021853" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00C46296">
+    <w:p w14:paraId="185F2DA1" w14:textId="77777777" w:rsidR="0071430E" w:rsidRDefault="0071430E" w:rsidP="00C46296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D69F561" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00C46296">
+    <w:p w14:paraId="6A983D3A" w14:textId="77777777" w:rsidR="0071430E" w:rsidRDefault="0071430E" w:rsidP="00C46296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17149,99 +16718,109 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16A96E10" w14:textId="77777777" w:rsidR="00D844BB" w:rsidRDefault="00D844BB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66F3257B" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00EC1BB0" w:rsidP="00F05331">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="8943"/>
       </w:tabs>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C5FCD">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="497DD5C8" wp14:editId="30C5672E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="497DD5C8" wp14:editId="30C5672E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4074795</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-131445</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2190750" cy="438150"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2190750" cy="438150"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -17301,51 +16880,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="497DD5C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:320.85pt;margin-top:-10.35pt;width:172.5pt;height:34.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2/QA6OAIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuGjEU3VfqP1jelwFCXihDRBNRVUJJ&#10;JFJlbTyeMJLH17UNM/Tre+wZIEm7qsrC3Bf3ce653Ny2tWY75XxFJuejwZAzZSQVlXnN+Y/nxZcr&#10;znwQphCajMr5Xnl+O/v86aaxUzWmDelCOYYkxk8bm/NNCHaaZV5uVC38gKwycJbkahGgutescKJB&#10;9lpn4+HwImvIFdaRVN7Det85+SzlL0slw2NZehWYzjl6C+l16V3HN5vdiOmrE3ZTyb4N8Q9d1KIy&#10;KHpMdS+CYFtX/ZGqrqQjT2UYSKozKstKqjQDphkNP0yz2gir0iwAx9sjTP7/pZUPu5V9ciy0X6nF&#10;AiMgjfVTD2Ocpy1dHb/RKYMfEO6PsKk2MAnjeHQ9vDyHS8I3ObsaQUaa7PRr63z4pqhmUci5w1oS&#10;WmK39KELPYTEYp50VSwqrZOy93fasZ3ABrH4ghrOtPABxpwv0qev9u5n2rAm5xdn6CVmMRTzdaW0&#10;iRaV2NHXP40cpdCu2x6HNRV7wOOoY463clFhhiUaeBIOVMHYoH94xFNqQknqJc425H79zR7jsUF4&#10;OWtAvZz7n1vhFOb6brDb69FkErmalMn55RiKe+tZv/WYbX1HwGaEQ7MyiTE+6INYOqpfcCXzWBUu&#10;YSRq5zwcxLvQHQSuTKr5PAWBnVaEpVlZGVNHwOKGntsX4Wy/xgACPNCBpGL6YZtdbAf+fBuorNKq&#10;I8AdqqBIVMDsRJb+CuPpvNVT1Om/YvYbAAD//wMAUEsDBBQABgAIAAAAIQAaraI+4gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3bSWGGM2RUTRgqEaBa/bZEyi2dmwu21i&#10;n97xpLd/mI9/vsnWk+nFAZ3vLClYzCMQSJWtO2oUvL3ezxIQPmiqdW8JFXyjh3V+epLptLYjveCh&#10;DI3gEvKpVtCGMKRS+qpFo/3cDki8+7DO6MCja2Tt9MjlppfLKIql0R3xhVYPeNti9VXujYL3sXxw&#10;283m83l4LI7bY1k84V2h1PnZdHMNIuAU/mD41Wd1yNlpZ/dUe9EriFeLS0YVzJYRByaukpjDTsEq&#10;uQCZZ/L/C/kPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPb9ADo4AgAAcwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABqtoj7iAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:320.85pt;margin-top:-10.35pt;width:172.5pt;height:34.5pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2/QA6OAIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuGjEU3VfqP1jelwFCXihDRBNRVUJJ&#10;JFJlbTyeMJLH17UNM/Tre+wZIEm7qsrC3Bf3ce653Ny2tWY75XxFJuejwZAzZSQVlXnN+Y/nxZcr&#10;znwQphCajMr5Xnl+O/v86aaxUzWmDelCOYYkxk8bm/NNCHaaZV5uVC38gKwycJbkahGgutescKJB&#10;9lpn4+HwImvIFdaRVN7Det85+SzlL0slw2NZehWYzjl6C+l16V3HN5vdiOmrE3ZTyb4N8Q9d1KIy&#10;KHpMdS+CYFtX/ZGqrqQjT2UYSKozKstKqjQDphkNP0yz2gir0iwAx9sjTP7/pZUPu5V9ciy0X6nF&#10;AiMgjfVTD2Ocpy1dHb/RKYMfEO6PsKk2MAnjeHQ9vDyHS8I3ObsaQUaa7PRr63z4pqhmUci5w1oS&#10;WmK39KELPYTEYp50VSwqrZOy93fasZ3ABrH4ghrOtPABxpwv0qev9u5n2rAm5xdn6CVmMRTzdaW0&#10;iRaV2NHXP40cpdCu2x6HNRV7wOOoY463clFhhiUaeBIOVMHYoH94xFNqQknqJc425H79zR7jsUF4&#10;OWtAvZz7n1vhFOb6brDb69FkErmalMn55RiKe+tZv/WYbX1HwGaEQ7MyiTE+6INYOqpfcCXzWBUu&#10;YSRq5zwcxLvQHQSuTKr5PAWBnVaEpVlZGVNHwOKGntsX4Wy/xgACPNCBpGL6YZtdbAf+fBuorNKq&#10;I8AdqqBIVMDsRJb+CuPpvNVT1Om/YvYbAAD//wMAUEsDBBQABgAIAAAAIQAaraI+4gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3bSWGGM2RUTRgqEaBa/bZEyi2dmwu21i&#10;n97xpLd/mI9/vsnWk+nFAZ3vLClYzCMQSJWtO2oUvL3ezxIQPmiqdW8JFXyjh3V+epLptLYjveCh&#10;DI3gEvKpVtCGMKRS+qpFo/3cDki8+7DO6MCja2Tt9MjlppfLKIql0R3xhVYPeNti9VXujYL3sXxw&#10;283m83l4LI7bY1k84V2h1PnZdHMNIuAU/mD41Wd1yNlpZ/dUe9EriFeLS0YVzJYRByaukpjDTsEq&#10;uQCZZ/L/C/kPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPb9ADo4AgAAcwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABqtoj7iAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="77AA1D33" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00EC1BB0" w:rsidP="00C42FEA">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0F2D52"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004C5FCD">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0F2D52"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>National Heavy Vehicle Regulator</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="542F2D6E" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00EC1BB0" w:rsidP="00C42FEA">
                     <w:pPr>
@@ -17366,192 +16945,164 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>www.nhvr.gov.au</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="30EEB133" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00C42FEA"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="004C5FCD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="586ED1C0" wp14:editId="49A9585C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="586ED1C0" wp14:editId="49A9585C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2148840</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-78105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1497965" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Text Box 7"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1497965" cy="345440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10FD04AE" w14:textId="6D03CF63" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00570C03">
-[...16 lines deleted...]
-                        <w:p w14:paraId="2D096155" w14:textId="1764CC44" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00EC1BB0" w:rsidP="00D01A45">
+                        <w:p w14:paraId="2D096155" w14:textId="3706D817" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00D844BB" w:rsidP="00D01A45">
                           <w:pPr>
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00D844BB">
+                            <w:t>NHVR0044-10-202603</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="586ED1C0" id="Text Box 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:169.2pt;margin-top:-6.15pt;width:117.95pt;height:27.2pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj4VrSdQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tAAk3EBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoerFO955f/5mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tNn&#10;ziIKVwkLTpV8oyK/mH38cN74qTqGJdhKBUZBXJw2vuRLRD8tiiiXqhbxCLxypNQQaoF0Dc9FFURD&#10;0WtbHA8Gp0UDofIBpIqR/l51Sj7L8bVWEu+0jgqZLTnVhvkM+Vyks5idi+lzEH5pZF+G+IcqamEc&#10;Jd2FuhIo2CqYv0LVRgaIoPFIQl2A1kaq3AN1Mxy86uZhKbzKvRA40e9giv8vrLxdP/j7wLD9Ai09&#10;YAKk8XEa6Wfqp9WhTl+qlJGeINzsYFMtMpmcRpOzyemYM0m6k9F4NMq4FntvHyJ+VVCzJJQ80LNk&#10;tMT6JiJlJNOtSUoWwZrq2libL4kK6tIGthb0iBZzjeTxh5V1rCn56cl4kAM7SO5dZOtSGJXJ0Kfb&#10;d5gl3FiVbKz7rjQzVW70jdxCSuV2+bN1stKU6j2Ovf2+qvc4d32QR84MDnfOtXEQcvd5evaQVT+3&#10;kOnOngA/6DuJ2C5aavyAAAuoNsSLAN3IRC+vDT3ejYh4LwLNCFGB5h7v6NAWCHzoJc6WEH6/9T/Z&#10;E3VJy1lDM1fy+GslguLMfnNE6skwUYdhvozGZ8d0CYeaxaHGrepLIEYMacN4mcVkj3Yr6gD1E62H&#10;ecpKKuEk5S45bsVL7DYBrRep5vNsRGPpBd64By9T6IRyouZj+ySC7/mLxPxb2E6nmL6icWebPB3M&#10;VwjaZI4nnDtUe/xppDP1+/WTdsbhPVvtl+TsBQAA//8DAFBLAwQUAAYACAAAACEA6vk3EeIAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrJE5pFTKpEOIhdUfTgti5sUki&#10;4nEUu0n4e8wKdjOaozvn5tvZdGzUg2stIcTLCJimyqqWaoRD+bTYAHNekpKdJY3wrR1si8uLXGbK&#10;TvSqx72vWQghl0mExvs+49xVjTbSLW2vKdw+7WCkD+tQczXIKYSbjidRdMuNbCl8aGSvHxpdfe3P&#10;BuHjpn7fufn5OImV6B9fxnL9pkrE66v5/g6Y17P/g+FXP6hDEZxO9kzKsQ5BiE0aUIRFnAhggVit&#10;0zCcENIkBl7k/H+F4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAj4VrSdQIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq+TcR4gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="586ED1C0" id="Text Box 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:169.2pt;margin-top:-6.15pt;width:117.95pt;height:27.2pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj4VrSdQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tAAk3EBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoerFO955f/5mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tNn&#10;ziIKVwkLTpV8oyK/mH38cN74qTqGJdhKBUZBXJw2vuRLRD8tiiiXqhbxCLxypNQQaoF0Dc9FFURD&#10;0WtbHA8Gp0UDofIBpIqR/l51Sj7L8bVWEu+0jgqZLTnVhvkM+Vyks5idi+lzEH5pZF+G+IcqamEc&#10;Jd2FuhIo2CqYv0LVRgaIoPFIQl2A1kaq3AN1Mxy86uZhKbzKvRA40e9giv8vrLxdP/j7wLD9Ai09&#10;YAKk8XEa6Wfqp9WhTl+qlJGeINzsYFMtMpmcRpOzyemYM0m6k9F4NMq4FntvHyJ+VVCzJJQ80LNk&#10;tMT6JiJlJNOtSUoWwZrq2libL4kK6tIGthb0iBZzjeTxh5V1rCn56cl4kAM7SO5dZOtSGJXJ0Kfb&#10;d5gl3FiVbKz7rjQzVW70jdxCSuV2+bN1stKU6j2Ovf2+qvc4d32QR84MDnfOtXEQcvd5evaQVT+3&#10;kOnOngA/6DuJ2C5aavyAAAuoNsSLAN3IRC+vDT3ejYh4LwLNCFGB5h7v6NAWCHzoJc6WEH6/9T/Z&#10;E3VJy1lDM1fy+GslguLMfnNE6skwUYdhvozGZ8d0CYeaxaHGrepLIEYMacN4mcVkj3Yr6gD1E62H&#10;ecpKKuEk5S45bsVL7DYBrRep5vNsRGPpBd64By9T6IRyouZj+ySC7/mLxPxb2E6nmL6icWebPB3M&#10;VwjaZI4nnDtUe/xppDP1+/WTdsbhPVvtl+TsBQAA//8DAFBLAwQUAAYACAAAACEA6vk3EeIAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrJE5pFTKpEOIhdUfTgti5sUki&#10;4nEUu0n4e8wKdjOaozvn5tvZdGzUg2stIcTLCJimyqqWaoRD+bTYAHNekpKdJY3wrR1si8uLXGbK&#10;TvSqx72vWQghl0mExvs+49xVjTbSLW2vKdw+7WCkD+tQczXIKYSbjidRdMuNbCl8aGSvHxpdfe3P&#10;BuHjpn7fufn5OImV6B9fxnL9pkrE66v5/g6Y17P/g+FXP6hDEZxO9kzKsQ5BiE0aUIRFnAhggVit&#10;0zCcENIkBl7k/H+F4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAj4VrSdQIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq+TcR4gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="10FD04AE" w14:textId="6D03CF63" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00570C03">
-[...16 lines deleted...]
-                  <w:p w14:paraId="2D096155" w14:textId="1764CC44" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00EC1BB0" w:rsidP="00D01A45">
+                  <w:p w14:paraId="2D096155" w14:textId="3706D817" w:rsidR="00EC1BB0" w:rsidRPr="004C5FCD" w:rsidRDefault="00D844BB" w:rsidP="00D01A45">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="00D844BB">
+                      <w:t>NHVR0044-10-202603</w:t>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="004C5FCD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55874A63" wp14:editId="00AFA7EE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55874A63" wp14:editId="00AFA7EE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-399415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-154940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6480000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Straight Connector 14"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6480000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="6350">
@@ -17567,68 +17118,68 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="2E64A5A4" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31.45pt,-12.2pt" to="478.8pt,-12.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDf8lqvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLCrlZR0z1sVS4I&#10;Vnz8ANcZN5Zsj2WbJv33jJ00XQFCApGDE4/nvXnzPNk+jtawM4So0bV8vao5Ayex0+7U8m9fD28e&#10;OItJuE4YdNDyC0T+uHv9ajv4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eHCoMVibbhVHVBDMRu&#10;TbWp6/tqwND5gBJipOh+OuS7wq8UyPRJqQiJmZaTtlTWUNZjXqvdVjSnIHyv5SxD/IMKK7SjogvV&#10;XiTBvgf9C5XVMmBElVYSbYVKaQmlB+pmXf/UzZdeeCi9kDnRLzbF/0crP56f3HMgGwYfm+ifQ+5i&#10;VMHmN+ljYzHrspgFY2KSgvfvHmp6OJPXs+oG9CGm94CW5Y+WG+1yH6IR5w8xUTFKvabksHFsIMa3&#10;d3XJimh0d9DG5LMYTscnE9hZ5Cs8bPZ3m3xrxPAijXbGUfDWRPlKFwMT/2dQTHckez1VyPMFC62Q&#10;Elxaz7zGUXaGKZKwAGdpfwLO+RkKZfb+BrwgSmV0aQFb7TD8TnYar5LVlH91YOo7W3DE7lKut1hD&#10;Q1Scmwc+T+nLfYHffsvdDwAAAP//AwBQSwMEFAAGAAgAAAAhAJYv6dTgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj9tKw0AQhu8F32EZwbt2Y0hjG7MpUhEUQWkr4uU2O2aDewi72zb69I4g2Ls5&#10;fPzzTb0crWEHDLH3TsDVNAOGrvWqd52A1+39ZA4sJumUNN6hgC+MsGzOz2pZKX90azxsUscoxMVK&#10;CtApDRXnsdVoZZz6AR3tPnywMlEbOq6CPFK4NTzPspJb2Tu6oOWAK43t52ZvBbw8Y7ua6+/Ht7v3&#10;PsRiPTNPD4MQlxfj7Q2whGP6h+FXn9ShIaed3zsVmREwKfMFoVTkRQGMiMXsugS2+5vwpuanPzQ/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEN/yWq/AQAA3gMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYv6dTgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
+            <v:line w14:anchorId="243B33CA" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31.45pt,-12.2pt" to="478.8pt,-12.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDf8lqvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLCrlZR0z1sVS4I&#10;Vnz8ANcZN5Zsj2WbJv33jJ00XQFCApGDE4/nvXnzPNk+jtawM4So0bV8vao5Ayex0+7U8m9fD28e&#10;OItJuE4YdNDyC0T+uHv9ajv4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eHCoMVibbhVHVBDMRu&#10;TbWp6/tqwND5gBJipOh+OuS7wq8UyPRJqQiJmZaTtlTWUNZjXqvdVjSnIHyv5SxD/IMKK7SjogvV&#10;XiTBvgf9C5XVMmBElVYSbYVKaQmlB+pmXf/UzZdeeCi9kDnRLzbF/0crP56f3HMgGwYfm+ifQ+5i&#10;VMHmN+ljYzHrspgFY2KSgvfvHmp6OJPXs+oG9CGm94CW5Y+WG+1yH6IR5w8xUTFKvabksHFsIMa3&#10;d3XJimh0d9DG5LMYTscnE9hZ5Cs8bPZ3m3xrxPAijXbGUfDWRPlKFwMT/2dQTHckez1VyPMFC62Q&#10;Elxaz7zGUXaGKZKwAGdpfwLO+RkKZfb+BrwgSmV0aQFb7TD8TnYar5LVlH91YOo7W3DE7lKut1hD&#10;Q1Scmwc+T+nLfYHffsvdDwAAAP//AwBQSwMEFAAGAAgAAAAhAJYv6dTgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj9tKw0AQhu8F32EZwbt2Y0hjG7MpUhEUQWkr4uU2O2aDewi72zb69I4g2Ls5&#10;fPzzTb0crWEHDLH3TsDVNAOGrvWqd52A1+39ZA4sJumUNN6hgC+MsGzOz2pZKX90azxsUscoxMVK&#10;CtApDRXnsdVoZZz6AR3tPnywMlEbOq6CPFK4NTzPspJb2Tu6oOWAK43t52ZvBbw8Y7ua6+/Ht7v3&#10;PsRiPTNPD4MQlxfj7Q2whGP6h+FXn9ShIaed3zsVmREwKfMFoVTkRQGMiMXsugS2+5vwpuanPzQ/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEN/yWq/AQAA3gMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYv6dTgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="004C5FCD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5239F909" wp14:editId="6DC9F527">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5239F909" wp14:editId="6DC9F527">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6847840</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-56649</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2197100" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="0" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2197100" cy="437515"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -17691,51 +17242,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">www.nhvr.gov.au </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="7041AF35" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5239F909" id="Text Box 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:539.2pt;margin-top:-4.45pt;width:173pt;height:34.45pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCt+eQpegIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynSbMGdYosRYYB&#10;QVusHXpWZCkRJouapMTOfn0p2Xms66XDLjYlfiTFj4/rm6bSZCecV2AKmvf6lAjDoVRmXdAfT4tP&#10;nynxgZmSaTCioHvh6c3044fr2k7EADagS+EIOjF+UtuCbkKwkyzzfCMq5ntghUGlBFexgEe3zkrH&#10;avRe6WzQ719mNbjSOuDCe7y9bZV0mvxLKXi4l9KLQHRB8W0hfV36ruI3m16zydoxu1G8ewb7h1dU&#10;TBkMenR1ywIjW6f+clUp7sCDDD0OVQZSKi5SDphN3n+VzeOGWZFyQXK8PdLk/59bfrd7tA+OhOYL&#10;NFjASEht/cTjZcynka6Kf3wpQT1SuD/SJppAOF4O8qtx3kcVR93wYjzKR9FNdrK2zoevAioShYI6&#10;LEtii+2WPrTQAyQG86BVuVBap0NsBTHXjuwYFlGH9EZ0/gdKG1IX9PJi1E+ODUTz1rM20Y1IzdCF&#10;O2WYpLDXImK0+S4kUWVK9I3YjHNhjvETOqIkhnqPYYc/veo9xm0eaJEigwlH40oZcCn7ND0nysqf&#10;B8pki8fanOUdxdCsGkwca3logBWUe+wLB+3IeMsXCou3ZD48MIczgvXGuQ/3+JEakHzoJEo24H6/&#10;dR/x2LqopaTGmSuo/7VlTlCivxls6qt8OIxDmg7D0XiAB3euWZ1rzLaaA3ZEjhvG8iRGfNAHUTqo&#10;nnE9zGJUVDHDMXZBw0Gch3YT4HrhYjZLIBxLy8LSPFoeXUeWY2s+Nc/M2a5/A3b+HRymk01etXGL&#10;jZYGZtsAUqUejzy3rHb840inKenWT9wZ5+eEOi3J6QsAAAD//wMAUEsDBBQABgAIAAAAIQAcIOE+&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUGvTljaEOBVCPCR2NDzE&#10;zo2HJCIeR7GbhL9nuoLlnTm6cybbTq4VA/ah8aThcq5AIJXeNlRpeC0eZgmIEA1Z03pCDT8YYJuf&#10;nmQmtX6kFxx2sRJcQiE1GuoYu1TKUNboTJj7Dol3X753JnLsK2l7M3K5a+VCqbV0piG+UJsO72os&#10;v3cHp+Hzovp4DtPj27i8Wnb3T0OxebeF1udn0+0NiIhT/IPhqM/qkLPT3h/IBtFyVptkxayGWXIN&#10;4kisFiue7DWslQKZZ/L/D/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK355Cl6AgAA&#10;bAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABwg4T7i&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="5239F909" id="Text Box 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:539.2pt;margin-top:-4.45pt;width:173pt;height:34.45pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCt+eQpegIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynSbMGdYosRYYB&#10;QVusHXpWZCkRJouapMTOfn0p2Xms66XDLjYlfiTFj4/rm6bSZCecV2AKmvf6lAjDoVRmXdAfT4tP&#10;nynxgZmSaTCioHvh6c3044fr2k7EADagS+EIOjF+UtuCbkKwkyzzfCMq5ntghUGlBFexgEe3zkrH&#10;avRe6WzQ719mNbjSOuDCe7y9bZV0mvxLKXi4l9KLQHRB8W0hfV36ruI3m16zydoxu1G8ewb7h1dU&#10;TBkMenR1ywIjW6f+clUp7sCDDD0OVQZSKi5SDphN3n+VzeOGWZFyQXK8PdLk/59bfrd7tA+OhOYL&#10;NFjASEht/cTjZcynka6Kf3wpQT1SuD/SJppAOF4O8qtx3kcVR93wYjzKR9FNdrK2zoevAioShYI6&#10;LEtii+2WPrTQAyQG86BVuVBap0NsBTHXjuwYFlGH9EZ0/gdKG1IX9PJi1E+ODUTz1rM20Y1IzdCF&#10;O2WYpLDXImK0+S4kUWVK9I3YjHNhjvETOqIkhnqPYYc/veo9xm0eaJEigwlH40oZcCn7ND0nysqf&#10;B8pki8fanOUdxdCsGkwca3logBWUe+wLB+3IeMsXCou3ZD48MIczgvXGuQ/3+JEakHzoJEo24H6/&#10;dR/x2LqopaTGmSuo/7VlTlCivxls6qt8OIxDmg7D0XiAB3euWZ1rzLaaA3ZEjhvG8iRGfNAHUTqo&#10;nnE9zGJUVDHDMXZBw0Gch3YT4HrhYjZLIBxLy8LSPFoeXUeWY2s+Nc/M2a5/A3b+HRymk01etXGL&#10;jZYGZtsAUqUejzy3rHb840inKenWT9wZ5+eEOi3J6QsAAAD//wMAUEsDBBQABgAIAAAAIQAcIOE+&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUGvTljaEOBVCPCR2NDzE&#10;zo2HJCIeR7GbhL9nuoLlnTm6cybbTq4VA/ah8aThcq5AIJXeNlRpeC0eZgmIEA1Z03pCDT8YYJuf&#10;nmQmtX6kFxx2sRJcQiE1GuoYu1TKUNboTJj7Dol3X753JnLsK2l7M3K5a+VCqbV0piG+UJsO72os&#10;v3cHp+Hzovp4DtPj27i8Wnb3T0OxebeF1udn0+0NiIhT/IPhqM/qkLPT3h/IBtFyVptkxayGWXIN&#10;4kisFiue7DWslQKZZ/L/D/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK355Cl6AgAA&#10;bAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABwg4T7i&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="67C06ADE" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00303096" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:color w:val="4AB1D0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00303096">
                       <w:rPr>
                         <w:color w:val="4AB1D0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>National Heavy Vehicle Regulator</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="5BD0B1CB" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00303096" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
@@ -17870,51 +17421,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004C5FCD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="004C5FCD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32245DCE" wp14:editId="77CED300">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32245DCE" wp14:editId="77CED300">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2343150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3435985</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1609725" cy="285750"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1609725" cy="285750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -17952,353 +17503,311 @@
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>08012014-V1.01</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="32245DCE" id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:184.5pt;margin-top:270.55pt;width:126.75pt;height:22.5pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj3oGPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sEwiNig1IQVSUE&#10;qKHi7HhtYtXrce1JdtNf37F38yjlQtWLd+x5f/vNXF61tWVrFaIBV/Lh0YAz5SRUxr2U/PvT7adz&#10;ziIKVwkLTpV8oyK/mn78cNn4iRrBEmylAqMgLk4aX/Ilop8URZRLVYt4BF45UmoItUC6hpeiCqKh&#10;6LUtRoPBadFAqHwAqWKk15tOyac5vtZK4oPWUSGzJafaMJ8hn4t0FtNLMXkJwi+N7MsQ/1BFLYyj&#10;pLtQNwIFWwXzV6jayAARNB5JqAvQ2kiVe6BuhoNX3cyXwqvcC4ET/Q6m+P/Cyvv13D8Ghu1naOkH&#10;JkAaHyeRHlM/rQ51+lKljPQE4WYHm2qRyeR0Org4G405k6QbnY/PxhnXYu/tQ8QvCmqWhJIH+i0Z&#10;LbG+i0gZyXRrkpJFsKa6NdbmS6KCuraBrQX9RIu5RvL4w8o61pT89JhSJycHyb2LbF16UZkMfbp9&#10;h1nCjVXJxrpvSjNT5UbfyC2kVG6XP1snK02p3uPY2++reo9z1wd55MzgcOdcGwchd5+nZw9Z9WML&#10;me7sCfCDvpOI7aKlxkt+vCXAAqoN8SJANzLRy1tDP+9ORHwUgWaEqEBzjw90aAsEPvQSZ0sIv956&#10;T/ZEXdJy1tDMlTz+XImgOLNfHZH6YnhykoY0X07GZyO6hEPN4lDjVvU1ECOGtGG8zGKyR7sVdYD6&#10;mdbDLGUllXCScpcct+I1dpuA1otUs1k2orH0Au/c3MsUOqGcqPnUPovge/4iMf8ettMpJq9o3Nkm&#10;TwezFYI2meMJ5w7VHn8a6Uz9fv2knXF4z1b7JTn9DQAA//8DAFBLAwQUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPEgoIU6FEA+JGw0PcXPj&#10;JYmI11HspuHfs5zgODuj2W/KzWIHMePke0cK4lUEAqlxpqdWwUt9f74G4YMmowdHqOAbPWyq46NS&#10;F8Yd6BnnbWgFl5AvtIIuhLGQ0jcdWu1XbkRi79NNVgeWUyvNpA9cbgeZRFEure6JP3R6xNsOm6/t&#10;3ir4OGvfn/zy8HpIs3S8e5zryzdTK3V6stxcgwi4hL8w/OIzOlTMtHN7Ml4MCtL8ircEBdlFHIPg&#10;RJ4kGYgdX9Z5DLIq5f8N1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA496Bj3gCAABs&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="32245DCE" id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:184.5pt;margin-top:270.55pt;width:126.75pt;height:22.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj3oGPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sEwiNig1IQVSUE&#10;qKHi7HhtYtXrce1JdtNf37F38yjlQtWLd+x5f/vNXF61tWVrFaIBV/Lh0YAz5SRUxr2U/PvT7adz&#10;ziIKVwkLTpV8oyK/mn78cNn4iRrBEmylAqMgLk4aX/Ilop8URZRLVYt4BF45UmoItUC6hpeiCqKh&#10;6LUtRoPBadFAqHwAqWKk15tOyac5vtZK4oPWUSGzJafaMJ8hn4t0FtNLMXkJwi+N7MsQ/1BFLYyj&#10;pLtQNwIFWwXzV6jayAARNB5JqAvQ2kiVe6BuhoNX3cyXwqvcC4ET/Q6m+P/Cyvv13D8Ghu1naOkH&#10;JkAaHyeRHlM/rQ51+lKljPQE4WYHm2qRyeR0Org4G405k6QbnY/PxhnXYu/tQ8QvCmqWhJIH+i0Z&#10;LbG+i0gZyXRrkpJFsKa6NdbmS6KCuraBrQX9RIu5RvL4w8o61pT89JhSJycHyb2LbF16UZkMfbp9&#10;h1nCjVXJxrpvSjNT5UbfyC2kVG6XP1snK02p3uPY2++reo9z1wd55MzgcOdcGwchd5+nZw9Z9WML&#10;me7sCfCDvpOI7aKlxkt+vCXAAqoN8SJANzLRy1tDP+9ORHwUgWaEqEBzjw90aAsEPvQSZ0sIv956&#10;T/ZEXdJy1tDMlTz+XImgOLNfHZH6YnhykoY0X07GZyO6hEPN4lDjVvU1ECOGtGG8zGKyR7sVdYD6&#10;mdbDLGUllXCScpcct+I1dpuA1otUs1k2orH0Au/c3MsUOqGcqPnUPovge/4iMf8ettMpJq9o3Nkm&#10;TwezFYI2meMJ5w7VHn8a6Uz9fv2knXF4z1b7JTn9DQAA//8DAFBLAwQUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPEgoIU6FEA+JGw0PcXPj&#10;JYmI11HspuHfs5zgODuj2W/KzWIHMePke0cK4lUEAqlxpqdWwUt9f74G4YMmowdHqOAbPWyq46NS&#10;F8Yd6BnnbWgFl5AvtIIuhLGQ0jcdWu1XbkRi79NNVgeWUyvNpA9cbgeZRFEure6JP3R6xNsOm6/t&#10;3ir4OGvfn/zy8HpIs3S8e5zryzdTK3V6stxcgwi4hL8w/OIzOlTMtHN7Ml4MCtL8ircEBdlFHIPg&#10;RJ4kGYgdX9Z5DLIq5f8N1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA496Bj3gCAABs&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3B8564E2" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00641341" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>08012014-V1.01</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="004C5FCD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2717DF7F" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00145B3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-567"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C815969" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00F05331">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="8943"/>
       </w:tabs>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="345464A7" wp14:editId="7452120C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="345464A7" wp14:editId="7452120C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3683635</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-70485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1497965" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="20" name="Text Box 20"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1497965" cy="345440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3998B41E" w14:textId="565B5855" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0">
+                        <w:p w14:paraId="3998B41E" w14:textId="1B2369B9" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0">
                           <w:pPr>
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                             </w:rPr>
                           </w:pPr>
                           <w:bookmarkStart w:id="0" w:name="_Hlk53657325"/>
                           <w:bookmarkStart w:id="1" w:name="_Hlk53657326"/>
                           <w:bookmarkStart w:id="2" w:name="_Hlk53657328"/>
                           <w:bookmarkStart w:id="3" w:name="_Hlk53657329"/>
                           <w:r w:rsidRPr="00413C5C">
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>NHVR0044-</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="0047799B">
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>0</w:t>
-[...6 lines deleted...]
-                            <w:t>9</w:t>
+                            <w:t>10</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00413C5C">
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>-20</w:t>
-[...6 lines deleted...]
-                            <w:t>2</w:t>
+                            <w:t>-</w:t>
                           </w:r>
                           <w:bookmarkEnd w:id="0"/>
                           <w:bookmarkEnd w:id="1"/>
                           <w:bookmarkEnd w:id="2"/>
                           <w:bookmarkEnd w:id="3"/>
-                          <w:r w:rsidR="008065A3">
+                          <w:r w:rsidR="0047799B">
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>50</w:t>
-[...6 lines deleted...]
-                            <w:t>9</w:t>
+                            <w:t>202603</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="345464A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 20" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:290.05pt;margin-top:-5.55pt;width:117.95pt;height:27.2pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAilsnkeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tAAk3EBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoerFO955f/5mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tNn&#10;ziIKVwkLTpV8oyK/mH38cN74qTqGJdhKBUZBXJw2vuRLRD8tiiiXqhbxCLxypNQQaoF0Dc9FFURD&#10;0WtbHA8Gp0UDofIBpIqR/l51Sj7L8bVWEu+0jgqZLTnVhvkM+Vyks5idi+lzEH5pZF+G+IcqamEc&#10;Jd2FuhIo2CqYv0LVRgaIoPFIQl2A1kaq3AN1Mxy86uZhKbzKvRA40e9giv8vrLxdP/j7wLD9Ai09&#10;YAKk8XEa6Wfqp9WhTl+qlJGeINzsYFMtMpmcRpOzyemYM0m6k9F4NMq4FntvHyJ+VVCzJJQ80LNk&#10;tMT6JiJlJNOtSUoWwZrq2libL4kK6tIGthb0iBZzjeTxh5V1rCn56cl4kAM7SO5dZOtSGJXJ0Kfb&#10;d5gl3FiVbKz7rjQzVW70jdxCSuV2+bN1stKU6j2Ovf2+qvc4d32QR84MDnfOtXEQcvd5evaQVT+3&#10;kOnOngA/6DuJ2C5aarzkoy0BFlBtiBcBupGJXl4berwbEfFeBJoRogLNPd7RoS0Q+NBLnC0h/H7r&#10;f7In6pKWs4ZmruTx10oExZn95ojUk2GiDsN8GY3PjukSDjWLQ41b1ZdAjBjShvEyi8ke7VbUAeon&#10;Wg/zlJVUwknKXXLcipfYbQJaL1LN59mIxtILvHEPXqbQCeVEzcf2SQTf8xeJ+bewnU4xfUXjzjZ5&#10;OpivELTJHE84d6j2+NNIZ+r36yftjMN7ttovydkLAAAA//8DAFBLAwQUAAYACAAAACEAd1HovOEA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeDHtgtiWIENjjB9Jbxar8bZl&#10;RyCyu4TdAv57x5PeZjJP3nnefDubTow0+NZZhHgZgSBbOd3aGuG1fFykIHxQVqvOWUL4Jg/b4vws&#10;V5l2k32hcR9qwSHWZwqhCaHPpPRVQ0b5pevJ8u3TDUYFXoda6kFNHG46eR1Fa2lUa/lDo3q6b6j6&#10;2p8MwsdV/b7z89NhSlZJ//A8lps3XSJeXsx3tyACzeEPhl99VoeCnY7uZLUXHcIqjWJGERZxzAMT&#10;abzmdkeEmyQBWeTyf4XiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACKWyeR4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHdR6LzhAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 20" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:290.05pt;margin-top:-5.55pt;width:117.95pt;height:27.2pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAilsnkeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tAAk3EBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoerFO955f/5mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tNn&#10;ziIKVwkLTpV8oyK/mH38cN74qTqGJdhKBUZBXJw2vuRLRD8tiiiXqhbxCLxypNQQaoF0Dc9FFURD&#10;0WtbHA8Gp0UDofIBpIqR/l51Sj7L8bVWEu+0jgqZLTnVhvkM+Vyks5idi+lzEH5pZF+G+IcqamEc&#10;Jd2FuhIo2CqYv0LVRgaIoPFIQl2A1kaq3AN1Mxy86uZhKbzKvRA40e9giv8vrLxdP/j7wLD9Ai09&#10;YAKk8XEa6Wfqp9WhTl+qlJGeINzsYFMtMpmcRpOzyemYM0m6k9F4NMq4FntvHyJ+VVCzJJQ80LNk&#10;tMT6JiJlJNOtSUoWwZrq2libL4kK6tIGthb0iBZzjeTxh5V1rCn56cl4kAM7SO5dZOtSGJXJ0Kfb&#10;d5gl3FiVbKz7rjQzVW70jdxCSuV2+bN1stKU6j2Ovf2+qvc4d32QR84MDnfOtXEQcvd5evaQVT+3&#10;kOnOngA/6DuJ2C5aarzkoy0BFlBtiBcBupGJXl4berwbEfFeBJoRogLNPd7RoS0Q+NBLnC0h/H7r&#10;f7In6pKWs4ZmruTx10oExZn95ojUk2GiDsN8GY3PjukSDjWLQ41b1ZdAjBjShvEyi8ke7VbUAeon&#10;Wg/zlJVUwknKXXLcipfYbQJaL1LN59mIxtILvHEPXqbQCeVEzcf2SQTf8xeJ+bewnU4xfUXjzjZ5&#10;OpivELTJHE84d6j2+NNIZ+r36yftjMN7ttovydkLAAAA//8DAFBLAwQUAAYACAAAACEAd1HovOEA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeDHtgtiWIENjjB9Jbxar8bZl&#10;RyCyu4TdAv57x5PeZjJP3nnefDubTow0+NZZhHgZgSBbOd3aGuG1fFykIHxQVqvOWUL4Jg/b4vws&#10;V5l2k32hcR9qwSHWZwqhCaHPpPRVQ0b5pevJ8u3TDUYFXoda6kFNHG46eR1Fa2lUa/lDo3q6b6j6&#10;2p8MwsdV/b7z89NhSlZJ//A8lps3XSJeXsx3tyACzeEPhl99VoeCnY7uZLUXHcIqjWJGERZxzAMT&#10;abzmdkeEmyQBWeTyf4XiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACKWyeR4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHdR6LzhAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3998B41E" w14:textId="565B5855" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0">
+                  <w:p w14:paraId="3998B41E" w14:textId="1B2369B9" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                       </w:rPr>
                     </w:pPr>
                     <w:bookmarkStart w:id="4" w:name="_Hlk53657325"/>
                     <w:bookmarkStart w:id="5" w:name="_Hlk53657326"/>
                     <w:bookmarkStart w:id="6" w:name="_Hlk53657328"/>
                     <w:bookmarkStart w:id="7" w:name="_Hlk53657329"/>
                     <w:r w:rsidRPr="00413C5C">
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>NHVR0044-</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="0047799B">
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>0</w:t>
-[...6 lines deleted...]
-                      <w:t>9</w:t>
+                      <w:t>10</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00413C5C">
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>-20</w:t>
-[...6 lines deleted...]
-                      <w:t>2</w:t>
+                      <w:t>-</w:t>
                     </w:r>
                     <w:bookmarkEnd w:id="4"/>
                     <w:bookmarkEnd w:id="5"/>
                     <w:bookmarkEnd w:id="6"/>
                     <w:bookmarkEnd w:id="7"/>
-                    <w:r w:rsidR="008065A3">
+                    <w:r w:rsidR="0047799B">
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>50</w:t>
-[...6 lines deleted...]
-                      <w:t>9</w:t>
+                      <w:t>202603</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12D26399" wp14:editId="7621C03F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12D26399" wp14:editId="7621C03F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6916420</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2197100" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="0" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="22" name="Text Box 22"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2197100" cy="437515"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -18365,51 +17874,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>www.nhvr.gov.au</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="55BB6B88" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="12D26399" id="Text Box 22" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:544.6pt;margin-top:-5.2pt;width:173pt;height:34.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT7JlueAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8sSCA3KElEiqkoo&#10;iZpUORuvDVa9Htc27NJfn7F3eTTNJVUvu2PPN994ntc3TaXJTjivwBQ07/UpEYZDqcy6oD+eFp8+&#10;U+IDMyXTYERB98LTm+nHD9e1nYgBbECXwhEkMX5S24JuQrCTLPN8Iyrme2CFQaUEV7GAR7fOSsdq&#10;ZK90Nuj3L7MaXGkdcOE93t62SjpN/FIKHu6l9CIQXVB8W0hfl76r+M2m12yydsxuFO+ewf7hFRVT&#10;Bp0eqW5ZYGTr1F9UleIOPMjQ41BlIKXiIsWA0eT9V9E8bpgVKRZMjrfHNPn/R8vvdo/2wZHQfIEG&#10;CxgTUls/8XgZ42mkq+IfX0pQjyncH9MmmkA4Xg7yq3HeRxVH3fBiPMpHkSY7WVvnw1cBFYlCQR2W&#10;JWWL7ZY+tNADJDrzoFW5UFqnQ2wFMdeO7BgWUYf0RiT/A6UNqQt6eTHqJ2ID0bxl1ibSiNQMnbtT&#10;hEkKey0iRpvvQhJVpkDf8M04F+boP6EjSqKr9xh2+NOr3mPcxoEWyTOYcDSulAGXok/Tc0pZ+fOQ&#10;MtnisTZncUcxNKsGAy9oqly8WUG5x75w0I6Mt3yhsHhL5sMDczgjWG+c+3CPH6kBkw+dRMkG3O+3&#10;7iMeWxe1lNQ4cwX1v7bMCUr0N4NNfZUPh3FI02E4Gg/w4M41q3ON2VZzwI7IccNYnsSID/ogSgfV&#10;M66HWfSKKmY4+i5oOIjz0G4CXC9czGYJhGNpWViaR8sjdcxybM2n5pk52/VvwM6/g8N0ssmrNm6x&#10;0dLAbBtAqtTjp6x2+ceRTlPSrZ+4M87PCXVaktMXAAAA//8DAFBLAwQUAAYACAAAACEAyGcl0+IA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeDHt0lIUkaUxxo/Em8WPeNuy&#10;IxDZWcJuAf+905Me35kn7zyTb2fbiREH3zpSsFpGIJAqZ1qqFbyWD4sUhA+ajO4coYIf9LAtTk9y&#10;nRk30QuOu1ALLiGfaQVNCH0mpa8atNovXY/Euy83WB04DrU0g5643HZyHUWX0uqW+EKje7xrsPre&#10;HayCz4v649nPj29TnMT9/dNYXr2bUqnzs/n2BkTAOfzBcNRndSjYae8OZLzoOEfp9ZpZBYtVtAFx&#10;RDZxwqO9giRNQBa5/P9E8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAT7JlueAIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDIZyXT4gAA&#10;AAwBAAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="12D26399" id="Text Box 22" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:544.6pt;margin-top:-5.2pt;width:173pt;height:34.45pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT7JlueAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8sSCA3KElEiqkoo&#10;iZpUORuvDVa9Htc27NJfn7F3eTTNJVUvu2PPN994ntc3TaXJTjivwBQ07/UpEYZDqcy6oD+eFp8+&#10;U+IDMyXTYERB98LTm+nHD9e1nYgBbECXwhEkMX5S24JuQrCTLPN8Iyrme2CFQaUEV7GAR7fOSsdq&#10;ZK90Nuj3L7MaXGkdcOE93t62SjpN/FIKHu6l9CIQXVB8W0hfl76r+M2m12yydsxuFO+ewf7hFRVT&#10;Bp0eqW5ZYGTr1F9UleIOPMjQ41BlIKXiIsWA0eT9V9E8bpgVKRZMjrfHNPn/R8vvdo/2wZHQfIEG&#10;CxgTUls/8XgZ42mkq+IfX0pQjyncH9MmmkA4Xg7yq3HeRxVH3fBiPMpHkSY7WVvnw1cBFYlCQR2W&#10;JWWL7ZY+tNADJDrzoFW5UFqnQ2wFMdeO7BgWUYf0RiT/A6UNqQt6eTHqJ2ID0bxl1ibSiNQMnbtT&#10;hEkKey0iRpvvQhJVpkDf8M04F+boP6EjSqKr9xh2+NOr3mPcxoEWyTOYcDSulAGXok/Tc0pZ+fOQ&#10;MtnisTZncUcxNKsGAy9oqly8WUG5x75w0I6Mt3yhsHhL5sMDczgjWG+c+3CPH6kBkw+dRMkG3O+3&#10;7iMeWxe1lNQ4cwX1v7bMCUr0N4NNfZUPh3FI02E4Gg/w4M41q3ON2VZzwI7IccNYnsSID/ogSgfV&#10;M66HWfSKKmY4+i5oOIjz0G4CXC9czGYJhGNpWViaR8sjdcxybM2n5pk52/VvwM6/g8N0ssmrNm6x&#10;0dLAbBtAqtTjp6x2+ceRTlPSrZ+4M87PCXVaktMXAAAA//8DAFBLAwQUAAYACAAAACEAyGcl0+IA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeDHt0lIUkaUxxo/Em8WPeNuy&#10;IxDZWcJuAf+905Me35kn7zyTb2fbiREH3zpSsFpGIJAqZ1qqFbyWD4sUhA+ajO4coYIf9LAtTk9y&#10;nRk30QuOu1ALLiGfaQVNCH0mpa8atNovXY/Euy83WB04DrU0g5643HZyHUWX0uqW+EKje7xrsPre&#10;HayCz4v649nPj29TnMT9/dNYXr2bUqnzs/n2BkTAOfzBcNRndSjYae8OZLzoOEfp9ZpZBYtVtAFx&#10;RDZxwqO9giRNQBa5/P9E8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAT7JlueAIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDIZyXT4gAA&#10;AAwBAAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="4238F3E6" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0F2D52"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00413C5C">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0F2D52"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>National Heavy Vehicle Regulator</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="1DF18657" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
@@ -18430,51 +17939,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>www.nhvr.gov.au</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="55BB6B88" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38BD02A8" wp14:editId="0CC3AE6A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38BD02A8" wp14:editId="0CC3AE6A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-399415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-158115</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="9388800" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Straight Connector 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="9388800" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="6350">
@@ -18490,51 +17999,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="71BECB63" id="Straight Connector 21" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31.45pt,-12.45pt" to="707.85pt,-12.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa1HQgwAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKudlWipnvYqlwQ&#10;rID9Aa4zbiz5S2PTpP+esdOmK0BIIC6OPZ735s3zZPM4WsNOgFF71/LlouYMnPSddseWv3zbv1tz&#10;FpNwnTDeQcvPEPnj9u2bzRAaWPnemw6QEYmLzRBa3qcUmqqKsgcr4sIHcHSpPFqR6IjHqkMxELs1&#10;1aquH6rBYxfQS4iRorvpkm8Lv1Ig02elIiRmWk7aUlmxrIe8VtuNaI4oQq/lRYb4BxVWaEdFZ6qd&#10;SIJ9R/0LldUSffQqLaS3lVdKSyg9UDfL+qduvvYiQOmFzIlhtin+P1r56fTknpFsGEJsYnjG3MWo&#10;0OYv6WNjMes8mwVjYpKC7+/W63VNnsrrXXUDBozpA3jL8qblRrvch2jE6WNMVIxSryk5bBwbWv5w&#10;d1+XrOiN7vbamHwX8Xh4MshOIj/hfrW7X+VXI4ZXaXQyjoK3JsounQ1M/F9AMd2R7OVUIc8XzLRC&#10;SnBpeeE1jrIzTJGEGXiR9ifgJT9Docze34BnRKnsXZrBVjuPv5OdxqtkNeVfHZj6zhYcfHcuz1us&#10;oSEqzl0GPk/p63OB337L7Q8AAAD//wMAUEsDBBQABgAIAAAAIQCjXr4H4AAAAAwBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9bS8NAEIXfBf/DMoJv7aYhrTVmU6QiKEKlF8THbXbMBvcSdrdt9Nc7BUHf&#10;zsw5nPmmWgzWsCOG2HknYDLOgKFrvOpcK2C3fRzNgcUknZLGOxTwhREW9eVFJUvlT26Nx01qGZW4&#10;WEoBOqW+5Dw2Gq2MY9+jI+/DBysTjaHlKsgTlVvD8yybcSs7Rxe07HGpsfncHKyA1xU2y7n+fn57&#10;eO9CLNZT8/LUC3F9NdzfAUs4pL8wnPEJHWpi2vuDU5EZAaNZfktREnlB4pwoJtMbYPvfFa8r/v+J&#10;+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBa1HQgwAEAAN4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjXr4H4AAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAABoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
+            <v:line w14:anchorId="2E590995" id="Straight Connector 21" o:spid="_x0000_s1026" style="position:absolute;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31.45pt,-12.45pt" to="707.85pt,-12.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa1HQgwAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKudlWipnvYqlwQ&#10;rID9Aa4zbiz5S2PTpP+esdOmK0BIIC6OPZ735s3zZPM4WsNOgFF71/LlouYMnPSddseWv3zbv1tz&#10;FpNwnTDeQcvPEPnj9u2bzRAaWPnemw6QEYmLzRBa3qcUmqqKsgcr4sIHcHSpPFqR6IjHqkMxELs1&#10;1aquH6rBYxfQS4iRorvpkm8Lv1Ig02elIiRmWk7aUlmxrIe8VtuNaI4oQq/lRYb4BxVWaEdFZ6qd&#10;SIJ9R/0LldUSffQqLaS3lVdKSyg9UDfL+qduvvYiQOmFzIlhtin+P1r56fTknpFsGEJsYnjG3MWo&#10;0OYv6WNjMes8mwVjYpKC7+/W63VNnsrrXXUDBozpA3jL8qblRrvch2jE6WNMVIxSryk5bBwbWv5w&#10;d1+XrOiN7vbamHwX8Xh4MshOIj/hfrW7X+VXI4ZXaXQyjoK3JsounQ1M/F9AMd2R7OVUIc8XzLRC&#10;SnBpeeE1jrIzTJGEGXiR9ifgJT9Docze34BnRKnsXZrBVjuPv5OdxqtkNeVfHZj6zhYcfHcuz1us&#10;oSEqzl0GPk/p63OB337L7Q8AAAD//wMAUEsDBBQABgAIAAAAIQCjXr4H4AAAAAwBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9bS8NAEIXfBf/DMoJv7aYhrTVmU6QiKEKlF8THbXbMBvcSdrdt9Nc7BUHf&#10;zsw5nPmmWgzWsCOG2HknYDLOgKFrvOpcK2C3fRzNgcUknZLGOxTwhREW9eVFJUvlT26Nx01qGZW4&#10;WEoBOqW+5Dw2Gq2MY9+jI+/DBysTjaHlKsgTlVvD8yybcSs7Rxe07HGpsfncHKyA1xU2y7n+fn57&#10;eO9CLNZT8/LUC3F9NdzfAUs4pL8wnPEJHWpi2vuDU5EZAaNZfktREnlB4pwoJtMbYPvfFa8r/v+J&#10;+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBa1HQgwAEAAN4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjXr4H4AAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAABoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -18626,51 +18135,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F8F9608" wp14:editId="07733B1F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F8F9608" wp14:editId="07733B1F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2343150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3435985</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1609725" cy="285750"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="Text Box 23"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1609725" cy="285750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -18708,323 +18217,239 @@
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>08012014-V1.01</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2F8F9608" id="Text Box 23" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:184.5pt;margin-top:270.55pt;width:126.75pt;height:22.5pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiqRK5eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukhEfEBqUgqkoI&#10;UEPF2fHaxKrX49qT7Ka/nrF38yjlQtWLd+x5f/vNXFy2tWVrFaIBV/Lh0YAz5SRUxj2X/Mfjzacz&#10;ziIKVwkLTpV8oyK/nH78cNH4iRrBEmylAqMgLk4aX/Ilop8URZRLVYt4BF45UmoItUC6hueiCqKh&#10;6LUtRoPBSdFAqHwAqWKk1+tOyac5vtZK4r3WUSGzJafaMJ8hn4t0FtMLMXkOwi+N7MsQ/1BFLYyj&#10;pLtQ1wIFWwXzV6jayAARNB5JqAvQ2kiVe6BuhoNX3cyXwqvcC4ET/Q6m+P/Cyrv13D8Ehu0XaOkH&#10;JkAaHyeRHlM/rQ51+lKljPQE4WYHm2qRyeR0Mjg/HY05k6QbnY1PxxnXYu/tQ8SvCmqWhJIH+i0Z&#10;LbG+jUgZyXRrkpJFsKa6MdbmS6KCurKBrQX9RIu5RvL4w8o61pT85DOlTk4OknsX2br0ojIZ+nT7&#10;DrOEG6uSjXXflWamyo2+kVtIqdwuf7ZOVppSvcext99X9R7nrg/yyJnB4c65Ng5C7j5Pzx6y6ucW&#10;Mt3ZE+AHfScR20VLjROCWwIsoNoQLwJ0IxO9vDH0825FxAcRaEaICjT3eE+HtkDgQy9xtoTw+633&#10;ZE/UJS1nDc1cyeOvlQiKM/vNEanPh8fHaUjz5Xh8OqJLONQsDjVuVV8BMWJIG8bLLCZ7tFtRB6if&#10;aD3MUlZSCScpd8lxK15htwlovUg1m2UjGksv8NbNvUyhE8qJmo/tkwi+5y8S8+9gO51i8orGnW3y&#10;dDBbIWiTOZ5w7lDt8aeRztTv10/aGYf3bLVfktMXAAAA//8DAFBLAwQUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPEgoIU6FEA+JGw0PcXPj&#10;JYmI11HspuHfs5zgODuj2W/KzWIHMePke0cK4lUEAqlxpqdWwUt9f74G4YMmowdHqOAbPWyq46NS&#10;F8Yd6BnnbWgFl5AvtIIuhLGQ0jcdWu1XbkRi79NNVgeWUyvNpA9cbgeZRFEure6JP3R6xNsOm6/t&#10;3ir4OGvfn/zy8HpIs3S8e5zryzdTK3V6stxcgwi4hL8w/OIzOlTMtHN7Ml4MCtL8ircEBdlFHIPg&#10;RJ4kGYgdX9Z5DLIq5f8N1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4qkSuXgCAABs&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="2F8F9608" id="Text Box 23" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:184.5pt;margin-top:270.55pt;width:126.75pt;height:22.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiqRK5eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukhEfEBqUgqkoI&#10;UEPF2fHaxKrX49qT7Ka/nrF38yjlQtWLd+x5f/vNXFy2tWVrFaIBV/Lh0YAz5SRUxj2X/Mfjzacz&#10;ziIKVwkLTpV8oyK/nH78cNH4iRrBEmylAqMgLk4aX/Ilop8URZRLVYt4BF45UmoItUC6hueiCqKh&#10;6LUtRoPBSdFAqHwAqWKk1+tOyac5vtZK4r3WUSGzJafaMJ8hn4t0FtMLMXkOwi+N7MsQ/1BFLYyj&#10;pLtQ1wIFWwXzV6jayAARNB5JqAvQ2kiVe6BuhoNX3cyXwqvcC4ET/Q6m+P/Cyrv13D8Ehu0XaOkH&#10;JkAaHyeRHlM/rQ51+lKljPQE4WYHm2qRyeR0Mjg/HY05k6QbnY1PxxnXYu/tQ8SvCmqWhJIH+i0Z&#10;LbG+jUgZyXRrkpJFsKa6MdbmS6KCurKBrQX9RIu5RvL4w8o61pT85DOlTk4OknsX2br0ojIZ+nT7&#10;DrOEG6uSjXXflWamyo2+kVtIqdwuf7ZOVppSvcext99X9R7nrg/yyJnB4c65Ng5C7j5Pzx6y6ucW&#10;Mt3ZE+AHfScR20VLjROCWwIsoNoQLwJ0IxO9vDH0825FxAcRaEaICjT3eE+HtkDgQy9xtoTw+633&#10;ZE/UJS1nDc1cyeOvlQiKM/vNEanPh8fHaUjz5Xh8OqJLONQsDjVuVV8BMWJIG8bLLCZ7tFtRB6if&#10;aD3MUlZSCScpd8lxK15htwlovUg1m2UjGksv8NbNvUyhE8qJmo/tkwi+5y8S8+9gO51i8orGnW3y&#10;dDBbIWiTOZ5w7lDt8aeRztTv10/aGYf3bLVfktMXAAAA//8DAFBLAwQUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPEgoIU6FEA+JGw0PcXPj&#10;JYmI11HspuHfs5zgODuj2W/KzWIHMePke0cK4lUEAqlxpqdWwUt9f74G4YMmowdHqOAbPWyq46NS&#10;F8Yd6BnnbWgFl5AvtIIuhLGQ0jcdWu1XbkRi79NNVgeWUyvNpA9cbgeZRFEure6JP3R6xNsOm6/t&#10;3ir4OGvfn/zy8HpIs3S8e5zryzdTK3V6stxcgwi4hL8w/OIzOlTMtHN7Ml4MCtL8ircEBdlFHIPg&#10;RJ4kGYgdX9Z5DLIq5f8N1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4qkSuXgCAABs&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="675B9CB4" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00641341" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>08012014-V1.01</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E56A70B" w14:textId="3DC5B28A" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00640B4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="8943"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D530DC2" wp14:editId="20140AD5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D530DC2" wp14:editId="20140AD5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2264410</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>31115</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2075180" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="1270" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="45" name="Text Box 45"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2075180" cy="345440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6846631D" w14:textId="54CDBE1A" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00640B4E">
+                        <w:p w14:paraId="6846631D" w14:textId="1C6B4480" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00671C4C" w:rsidP="00640B4E">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00413C5C">
+                          <w:r w:rsidRPr="00671C4C">
                             <w:rPr>
                               <w:color w:val="0F2D52"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>NHVR0044-</w:t>
-[...41 lines deleted...]
-                            <w:t>9</w:t>
+                            <w:t>NHVR0044-10-202603</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7D530DC2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 45" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:178.3pt;margin-top:2.45pt;width:163.4pt;height:27.2pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxUozWeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEBGjEBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoepld+x5f/5mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tMZ&#10;ZxGFq4QFp0q+UZFfzD5+OG/8VI1gCbZSgVEQF6eNL/kS0U+LIsqlqkU8Aq8cKTWEWiAdw3NRBdFQ&#10;9NoWo8HgpGggVD6AVDHS7VWn5LMcX2sl8U7rqJDZklNtmL8hfxfpW8zOxfQ5CL80si9D/EMVtTCO&#10;ku5CXQkUbBXMX6FqIwNE0HgkoS5AayNV7oG6GQ5edfOwFF7lXgic6Hcwxf8XVt6uH/x9YNh+gZYe&#10;MAHS+DiNdJn6aXWo058qZaQnCDc72FSLTNLlaHA6GZ6RSpLueDwZjzOuxd7bh4hfFdQsCSUP9CwZ&#10;LbG+iUgZyXRrkpJFsKa6NtbmQ6KCurSBrQU9osVcI3n8YWUda0p+cjwZ5MAOknsX2boURmUy9On2&#10;HWYJN1YlG+u+K81MlRt9I7eQUrld/mydrDSleo9jb7+v6j3OXR/kkTODw51zbRyE3H2enj1k1c8t&#10;ZLqzJ8AP+k4itouWGi/56ZYAC6g2xIsA3chEL68NPd6NiHgvAs0IvTfNPd7RR1sg8KGXOFtC+P3W&#10;fbIn6pKWs4ZmruTx10oExZn95ojUn4eJOgzzYTw5HdEhHGoWhxq3qi+BGDGkDeNlFpM92q2oA9RP&#10;tB7mKSuphJOUu+S4FS+x2wS0XqSaz7MRjaUXeOMevEyhE8qJmo/tkwi+5y8S829hO51i+orGnW3y&#10;dDBfIWiTOZ5w7lDt8aeRztTv10/aGYfnbLVfkrMXAAAA//8DAFBLAwQUAAYACAAAACEA3MCJ2OAA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+DQBTE7yZ+h80z8WLsohTaIo/GGP8k3ixV423L&#10;PoHIviXsFvDbu570OJnJzG/y7Ww6MdLgWssIV4sIBHFldcs1wr58uFyDcF6xVp1lQvgmB9vi9CRX&#10;mbYTv9C487UIJewyhdB432dSuqoho9zC9sTB+7SDUT7IoZZ6UFMoN528jqJUGtVyWGhUT3cNVV+7&#10;o0H4uKjfn938+DrFSdzfP43l6k2XiOdn8+0NCE+z/wvDL35AhyIwHeyRtRMdQpykaYgiLDcggp+u&#10;4yWIA0KyiUEWufx/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcVKM1ngCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3MCJ2OAAAAAI&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 45" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:178.3pt;margin-top:2.45pt;width:163.4pt;height:27.2pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxUozWeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEBGjEBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoepld+x5f/5mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tMZ&#10;ZxGFq4QFp0q+UZFfzD5+OG/8VI1gCbZSgVEQF6eNL/kS0U+LIsqlqkU8Aq8cKTWEWiAdw3NRBdFQ&#10;9NoWo8HgpGggVD6AVDHS7VWn5LMcX2sl8U7rqJDZklNtmL8hfxfpW8zOxfQ5CL80si9D/EMVtTCO&#10;ku5CXQkUbBXMX6FqIwNE0HgkoS5AayNV7oG6GQ5edfOwFF7lXgic6Hcwxf8XVt6uH/x9YNh+gZYe&#10;MAHS+DiNdJn6aXWo058qZaQnCDc72FSLTNLlaHA6GZ6RSpLueDwZjzOuxd7bh4hfFdQsCSUP9CwZ&#10;LbG+iUgZyXRrkpJFsKa6NtbmQ6KCurSBrQU9osVcI3n8YWUda0p+cjwZ5MAOknsX2boURmUy9On2&#10;HWYJN1YlG+u+K81MlRt9I7eQUrld/mydrDSleo9jb7+v6j3OXR/kkTODw51zbRyE3H2enj1k1c8t&#10;ZLqzJ8AP+k4itouWGi/56ZYAC6g2xIsA3chEL68NPd6NiHgvAs0IvTfNPd7RR1sg8KGXOFtC+P3W&#10;fbIn6pKWs4ZmruTx10oExZn95ojUn4eJOgzzYTw5HdEhHGoWhxq3qi+BGDGkDeNlFpM92q2oA9RP&#10;tB7mKSuphJOUu+S4FS+x2wS0XqSaz7MRjaUXeOMevEyhE8qJmo/tkwi+5y8S829hO51i+orGnW3y&#10;dDBfIWiTOZ5w7lDt8aeRztTv10/aGYfnbLVfkrMXAAAA//8DAFBLAwQUAAYACAAAACEA3MCJ2OAA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+DQBTE7yZ+h80z8WLsohTaIo/GGP8k3ixV423L&#10;PoHIviXsFvDbu570OJnJzG/y7Ww6MdLgWssIV4sIBHFldcs1wr58uFyDcF6xVp1lQvgmB9vi9CRX&#10;mbYTv9C487UIJewyhdB432dSuqoho9zC9sTB+7SDUT7IoZZ6UFMoN528jqJUGtVyWGhUT3cNVV+7&#10;o0H4uKjfn938+DrFSdzfP43l6k2XiOdn8+0NCE+z/wvDL35AhyIwHeyRtRMdQpykaYgiLDcggp+u&#10;4yWIA0KyiUEWufx/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcVKM1ngCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3MCJ2OAAAAAI&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6846631D" w14:textId="54CDBE1A" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00640B4E">
+                  <w:p w14:paraId="6846631D" w14:textId="1C6B4480" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00671C4C" w:rsidP="00640B4E">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00413C5C">
+                    <w:r w:rsidRPr="00671C4C">
                       <w:rPr>
                         <w:color w:val="0F2D52"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>NHVR0044-</w:t>
-[...41 lines deleted...]
-                      <w:t>9</w:t>
+                      <w:t>NHVR0044-10-202603</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7596D5D0" wp14:editId="7598D0E5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7596D5D0" wp14:editId="7598D0E5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>26035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-152400</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6479540" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="50" name="Straight Connector 50"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6479540" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="6350">
@@ -19037,68 +18462,68 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1D79C679" id="Straight Connector 50" o:spid="_x0000_s1026" style="position:absolute;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="2.05pt,-12pt" to="512.25pt,-12pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhAC8luiHfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj1FLwzAUhd8H/odwB75t6Uo3Rm06xkRQBGVzDB+z5toUk5uSZFv115uBoI/3&#10;nMO536lWgzXsjD50jgTMphkwpMapjloB+7eHyRJYiJKUNI5QwBcGWNU3o0qWyl1oi+ddbFkqoVBK&#10;ATrGvuQ8NBqtDFPXIyXvw3krYzp9y5WXl1RuDc+zbMGt7Ch90LLHjcbmc3eyAl5fsNks9ffT4f69&#10;86HYzs3zYy/E7XhY3wGLOMS/MFzxEzrUienoTqQCMwKKWQoKmORFmnT1s7yYAzv+Sryu+P8J9Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaLLlY78BAADeAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALyW6Id8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
+            <v:line w14:anchorId="28A07452" id="Straight Connector 50" o:spid="_x0000_s1026" style="position:absolute;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="2.05pt,-12pt" to="512.25pt,-12pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhAC8luiHfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj1FLwzAUhd8H/odwB75t6Uo3Rm06xkRQBGVzDB+z5toUk5uSZFv115uBoI/3&#10;nMO536lWgzXsjD50jgTMphkwpMapjloB+7eHyRJYiJKUNI5QwBcGWNU3o0qWyl1oi+ddbFkqoVBK&#10;ATrGvuQ8NBqtDFPXIyXvw3krYzp9y5WXl1RuDc+zbMGt7Ch90LLHjcbmc3eyAl5fsNks9ffT4f69&#10;86HYzs3zYy/E7XhY3wGLOMS/MFzxEzrUienoTqQCMwKKWQoKmORFmnT1s7yYAzv+Sryu+P8J9Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaLLlY78BAADeAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALyW6Id8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23B2AF79" wp14:editId="4A06C038">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23B2AF79" wp14:editId="4A06C038">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6916420</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2197100" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="0" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="46" name="Text Box 46"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2197100" cy="437515"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -19165,51 +18590,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>www.nhvr.gov.au</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="5A86ECD5" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="23B2AF79" id="Text Box 46" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:544.6pt;margin-top:-5.2pt;width:173pt;height:34.45pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvF8JEegIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynSdMGdYosRYYB&#10;QVusHXpWZCkRJouapMTOfv0o2Xms66XDLjYlfnx9Inlz21Sa7ITzCkxB816fEmE4lMqsC/r9efHp&#10;ihIfmCmZBiMKuhee3k4/frip7UQMYAO6FI6gE+MntS3oJgQ7yTLPN6JivgdWGFRKcBULeHTrrHSs&#10;Ru+Vzgb9/mVWgyutAy68x9u7Vkmnyb+UgocHKb0IRBcUcwvp69J3Fb/Z9IZN1o7ZjeJdGuwfsqiY&#10;Mhj06OqOBUa2Tv3lqlLcgQcZehyqDKRUXKQasJq8/6qapw2zItWC5Hh7pMn/P7f8fvdkHx0JzWdo&#10;8AEjIbX1E4+XsZ5Guir+MVOCeqRwf6RNNIFwvBzk1+O8jyqOuuHFeJSPopvsZG2dD18EVCQKBXX4&#10;LIkttlv60EIPkBjMg1blQmmdDrEVxFw7smP4iDqkHNH5HyhtSF3Qy4tRPzk2EM1bz9pENyI1Qxfu&#10;VGGSwl6LiNHmm5BElanQN2IzzoU5xk/oiJIY6j2GHf6U1XuM2zrQIkUGE47GlTLgUvVpek6UlT8O&#10;lMkWj29zVncUQ7NqsPCCXh0aYAXlHvvCQTsy3vKFwsdbMh8emcMZwffGuQ8P+JEakHzoJEo24H69&#10;dR/x2LqopaTGmSuo/7llTlCivxps6ut8OIxDmg7D0XiAB3euWZ1rzLaaA3ZEjhvG8iRGfNAHUTqo&#10;XnA9zGJUVDHDMXZBw0Gch3YT4HrhYjZLIBxLy8LSPFkeXUeWY2s+Ny/M2a5/A3b+PRymk01etXGL&#10;jZYGZtsAUqUejzy3rHb840inKenWT9wZ5+eEOi3J6W8AAAD//wMAUEsDBBQABgAIAAAAIQDIZyXT&#10;4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4Me3SUhSRpTHGj8SbxY94&#10;27IjENlZwm4B/73Tkx7fmSfvPJNvZ9uJEQffOlKwWkYgkCpnWqoVvJYPixSED5qM7hyhgh/0sC1O&#10;T3KdGTfRC467UAsuIZ9pBU0IfSalrxq02i9dj8S7LzdYHTgOtTSDnrjcdnIdRZfS6pb4QqN7vGuw&#10;+t4drILPi/rj2c+Pb1OcxP3901hevZtSqfOz+fYGRMA5/MFw1Gd1KNhp7w5kvOg4R+n1mlkFi1W0&#10;AXFENnHCo72CJE1AFrn8/0TxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK8XwkR6AgAA&#10;bAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMhnJdPi&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="23B2AF79" id="Text Box 46" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:544.6pt;margin-top:-5.2pt;width:173pt;height:34.45pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvF8JEegIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynSdMGdYosRYYB&#10;QVusHXpWZCkRJouapMTOfv0o2Xms66XDLjYlfnx9Inlz21Sa7ITzCkxB816fEmE4lMqsC/r9efHp&#10;ihIfmCmZBiMKuhee3k4/frip7UQMYAO6FI6gE+MntS3oJgQ7yTLPN6JivgdWGFRKcBULeHTrrHSs&#10;Ru+Vzgb9/mVWgyutAy68x9u7Vkmnyb+UgocHKb0IRBcUcwvp69J3Fb/Z9IZN1o7ZjeJdGuwfsqiY&#10;Mhj06OqOBUa2Tv3lqlLcgQcZehyqDKRUXKQasJq8/6qapw2zItWC5Hh7pMn/P7f8fvdkHx0JzWdo&#10;8AEjIbX1E4+XsZ5Guir+MVOCeqRwf6RNNIFwvBzk1+O8jyqOuuHFeJSPopvsZG2dD18EVCQKBXX4&#10;LIkttlv60EIPkBjMg1blQmmdDrEVxFw7smP4iDqkHNH5HyhtSF3Qy4tRPzk2EM1bz9pENyI1Qxfu&#10;VGGSwl6LiNHmm5BElanQN2IzzoU5xk/oiJIY6j2GHf6U1XuM2zrQIkUGE47GlTLgUvVpek6UlT8O&#10;lMkWj29zVncUQ7NqsPCCXh0aYAXlHvvCQTsy3vKFwsdbMh8emcMZwffGuQ8P+JEakHzoJEo24H69&#10;dR/x2LqopaTGmSuo/7llTlCivxps6ut8OIxDmg7D0XiAB3euWZ1rzLaaA3ZEjhvG8iRGfNAHUTqo&#10;XnA9zGJUVDHDMXZBw0Gch3YT4HrhYjZLIBxLy8LSPFkeXUeWY2s+Ny/M2a5/A3b+PRymk01etXGL&#10;jZYGZtsAUqUejzy3rHb840inKenWT9wZ5+eEOi3J6W8AAAD//wMAUEsDBBQABgAIAAAAIQDIZyXT&#10;4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4Me3SUhSRpTHGj8SbxY94&#10;27IjENlZwm4B/73Tkx7fmSfvPJNvZ9uJEQffOlKwWkYgkCpnWqoVvJYPixSED5qM7hyhgh/0sC1O&#10;T3KdGTfRC467UAsuIZ9pBU0IfSalrxq02i9dj8S7LzdYHTgOtTSDnrjcdnIdRZfS6pb4QqN7vGuw&#10;+t4drILPi/rj2c+Pb1OcxP3901hevZtSqfOz+fYGRMA5/MFw1Gd1KNhp7w5kvOg4R+n1mlkFi1W0&#10;AXFENnHCo72CJE1AFrn8/0TxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK8XwkR6AgAA&#10;bAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMhnJdPi&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="33ECD959" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0F2D52"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00413C5C">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0F2D52"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>National Heavy Vehicle Regulator</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="205AE81A" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
@@ -19349,51 +18774,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A08DA28" wp14:editId="07D92E18">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A08DA28" wp14:editId="07D92E18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2343150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3435985</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1609725" cy="285750"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="48" name="Text Box 48"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1609725" cy="285750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -19431,135 +18856,145 @@
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>08012014-V1.01</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4A08DA28" id="Text Box 48" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:184.5pt;margin-top:270.55pt;width:126.75pt;height:22.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhMKfieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukBEjEBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoerFO/a8v/1mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tMZ&#10;ZxGFq4QFp0q+UZFfzD5+OG/8VI1gCbZSgVEQF6eNL/kS0U+LIsqlqkU8Aq8cKTWEWiBdw3NRBdFQ&#10;9NoWo8HgpGggVD6AVDHS61Wn5LMcX2sl8U7rqJDZklNtmM+Qz0U6i9m5mD4H4ZdG9mWIf6iiFsZR&#10;0l2oK4GCrYL5K1RtZIAIGo8k1AVobaTKPVA3w8Grbh6WwqvcC4ET/Q6m+P/Cytv1g78PDNsv0NIP&#10;TIA0Pk4jPaZ+Wh3q9KVKGekJws0ONtUik8npZDA5HY05k6QbnY1PxxnXYu/tQ8SvCmqWhJIH+i0Z&#10;LbG+iUgZyXRrkpJFsKa6NtbmS6KCurSBrQX9RIu5RvL4w8o61pT85DOlTk4OknsX2br0ojIZ+nT7&#10;DrOEG6uSjXXflWamyo2+kVtIqdwuf7ZOVppSvcext99X9R7nrg/yyJnB4c65Ng5C7j5Pzx6y6ucW&#10;Mt3ZE+AHfScR20VLjZd8siXAAqoN8SJANzLRy2tDP+9GRLwXgWaEqEBzj3d0aAsEPvQSZ0sIv996&#10;T/ZEXdJy1tDMlTz+WomgOLPfHJF6Mjw+TkOaL8fj0xFdwqFmcahxq/oSiBFD2jBeZjHZo92KOkD9&#10;ROthnrKSSjhJuUuOW/ESu01A60Wq+Twb0Vh6gTfuwcsUOqGcqPnYPonge/4iMf8WttMppq9o3Nkm&#10;TwfzFYI2meMJ5w7VHn8a6Uz9fv2knXF4z1b7JTl7AQAA//8DAFBLAwQUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPEgoIU6FEA+JGw0PcXPj&#10;JYmI11HspuHfs5zgODuj2W/KzWIHMePke0cK4lUEAqlxpqdWwUt9f74G4YMmowdHqOAbPWyq46NS&#10;F8Yd6BnnbWgFl5AvtIIuhLGQ0jcdWu1XbkRi79NNVgeWUyvNpA9cbgeZRFEure6JP3R6xNsOm6/t&#10;3ir4OGvfn/zy8HpIs3S8e5zryzdTK3V6stxcgwi4hL8w/OIzOlTMtHN7Ml4MCtL8ircEBdlFHIPg&#10;RJ4kGYgdX9Z5DLIq5f8N1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4TCn4ngCAABs&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="4A08DA28" id="Text Box 48" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:184.5pt;margin-top:270.55pt;width:126.75pt;height:22.5pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhMKfieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukBEjEBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoerFO/a8v/1mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tMZ&#10;ZxGFq4QFp0q+UZFfzD5+OG/8VI1gCbZSgVEQF6eNL/kS0U+LIsqlqkU8Aq8cKTWEWiBdw3NRBdFQ&#10;9NoWo8HgpGggVD6AVDHS61Wn5LMcX2sl8U7rqJDZklNtmM+Qz0U6i9m5mD4H4ZdG9mWIf6iiFsZR&#10;0l2oK4GCrYL5K1RtZIAIGo8k1AVobaTKPVA3w8Grbh6WwqvcC4ET/Q6m+P/Cytv1g78PDNsv0NIP&#10;TIA0Pk4jPaZ+Wh3q9KVKGekJws0ONtUik8npZDA5HY05k6QbnY1PxxnXYu/tQ8SvCmqWhJIH+i0Z&#10;LbG+iUgZyXRrkpJFsKa6NtbmS6KCurSBrQX9RIu5RvL4w8o61pT85DOlTk4OknsX2br0ojIZ+nT7&#10;DrOEG6uSjXXflWamyo2+kVtIqdwuf7ZOVppSvcext99X9R7nrg/yyJnB4c65Ng5C7j5Pzx6y6ucW&#10;Mt3ZE+AHfScR20VLjZd8siXAAqoN8SJANzLRy2tDP+9GRLwXgWaEqEBzj3d0aAsEPvQSZ0sIv996&#10;T/ZEXdJy1tDMlTz+WomgOLPfHJF6Mjw+TkOaL8fj0xFdwqFmcahxq/oSiBFD2jBeZjHZo92KOkD9&#10;ROthnrKSSjhJuUuOW/ESu01A60Wq+Twb0Vh6gTfuwcsUOqGcqPnYPonge/4iMf8WttMppq9o3Nkm&#10;TwfzFYI2meMJ5w7VHn8a6Uz9fv2knXF4z1b7JTl7AQAA//8DAFBLAwQUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPEgoIU6FEA+JGw0PcXPj&#10;JYmI11HspuHfs5zgODuj2W/KzWIHMePke0cK4lUEAqlxpqdWwUt9f74G4YMmowdHqOAbPWyq46NS&#10;F8Yd6BnnbWgFl5AvtIIuhLGQ0jcdWu1XbkRi79NNVgeWUyvNpA9cbgeZRFEure6JP3R6xNsOm6/t&#10;3ir4OGvfn/zy8HpIs3S8e5zryzdTK3V6stxcgwi4hL8w/OIzOlTMtHN7Ml4MCtL8ircEBdlFHIPg&#10;RJ4kGYgdX9Z5DLIq5f8N1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4TCn4ngCAABs&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAALlWwuMA&#10;AAALAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="679926C9" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00641341" w:rsidRDefault="00EC1BB0" w:rsidP="00624F34">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>08012014-V1.01</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A2B4A46" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00C46296">
+    <w:p w14:paraId="22905A9F" w14:textId="77777777" w:rsidR="0071430E" w:rsidRDefault="0071430E" w:rsidP="00C46296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ED0781F" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00C46296">
+    <w:p w14:paraId="4360BA77" w14:textId="77777777" w:rsidR="0071430E" w:rsidRDefault="0071430E" w:rsidP="00C46296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D5E8361" w14:textId="77777777" w:rsidR="00D844BB" w:rsidRDefault="00D844BB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C40E491" w14:textId="2BEE0787" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00D157FF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="4BF622FA" wp14:editId="3BF04CEB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="4BF622FA" wp14:editId="3BF04CEB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-171450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821600" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="NHVR NAVY logo (no tag).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -19570,89 +19005,79 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1821600" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>V#app</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> number# – Part B</w:t>
+      <w:t>V#app number# – Part B</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="008D6260" w14:textId="3328DF1B" w:rsidR="00EC1BB0" w:rsidRPr="00EC1B85" w:rsidRDefault="00EC1BB0" w:rsidP="00EC1B85">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="4BACC6" w:themeColor="accent5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431E98BD" wp14:editId="772C3608">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431E98BD" wp14:editId="772C3608">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-399415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>378460</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6479540" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="19" name="Straight Connector 19"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6479540" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="6350">
@@ -19665,88 +19090,88 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="506E2CA7" id="Straight Connector 19" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-31.45pt,29.8pt" to="478.75pt,29.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhAKqO1QngAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01LxDAQhu+C/yGM4G03dbF1W5susiIowsp+IB6zzdgUk0lJsrvVX2/Egx5n&#10;5uGd560XozXsiD70jgRcTTNgSK1TPXUCdtuHyRxYiJKUNI5QwCcGWDTnZ7WslDvRGo+b2LEUQqGS&#10;AnSMQ8V5aDVaGaZuQEq3d+etjGn0HVdenlK4NXyWZQW3sqf0QcsBlxrbj83BCnhZYbuc66+n1/u3&#10;3ofrdW6eHwchLi/Gu1tgEcf4B8OPflKHJjnt3YFUYEbApJiVCRWQlwWwBJT5TQ5s/7vgTc3/N2i+&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGiy5WO/AQAA3gMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKqO1QngAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
+            <v:line w14:anchorId="7BEBCBAE" id="Straight Connector 19" o:spid="_x0000_s1026" style="position:absolute;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-31.45pt,29.8pt" to="478.75pt,29.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhAKqO1QngAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01LxDAQhu+C/yGM4G03dbF1W5susiIowsp+IB6zzdgUk0lJsrvVX2/Egx5n&#10;5uGd560XozXsiD70jgRcTTNgSK1TPXUCdtuHyRxYiJKUNI5QwCcGWDTnZ7WslDvRGo+b2LEUQqGS&#10;AnSMQ8V5aDVaGaZuQEq3d+etjGn0HVdenlK4NXyWZQW3sqf0QcsBlxrbj83BCnhZYbuc66+n1/u3&#10;3ofrdW6eHwchLi/Gu1tgEcf4B8OPflKHJjnt3YFUYEbApJiVCRWQlwWwBJT5TQ5s/7vgTc3/N2i+&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGiy5WO/AQAA3gMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKqO1QngAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>received by NHVR: #date received# | assessor job number: #job#</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7664FD91" w14:textId="231AB38A" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00901167">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-613"/>
     </w:pPr>
     <w:r w:rsidRPr="00D76633">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="1CECA1F3" wp14:editId="0292E7B1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="1CECA1F3" wp14:editId="0292E7B1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-304800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>353695</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821600" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="NHVR NAVY logo (no tag).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -19830,51 +19255,51 @@
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-613"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0D868E6C" w14:textId="0441E19D" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00901167">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-613"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1018EC56" wp14:editId="31CA1647">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1018EC56" wp14:editId="31CA1647">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-393700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1797050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6480000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Straight Connector 11"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeAspect="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6480000" cy="0"/>
                       </a:xfrm>
@@ -19894,96 +19319,96 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="5F79B43E" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31pt,141.5pt" to="479.25pt,141.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+RMZF1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/06SFO52ipifUqryc&#10;4MQdH+A668TCsS2vadK/Z+00OQQICUQerNi7M54Z29v7sTfsDAG1szVfr0rOwErXaNvW/Mvz8c0d&#10;ZxiFbYRxFmp+AeT3u9evtoOvYOM6ZxoIjEgsVoOveRejr4oCZQe9wJXzYKmoXOhFpGloiyaIgdh7&#10;U2zK8rYYXGh8cBIQafUwFfku8ysFMn5SCiEyU3PSFvMY8nhKY7HbiqoNwndaXmWIf1DRC21p04Xq&#10;IKJg34L+harXMjh0Kq6k6wunlJaQPZCbdfmTm6dOeMheKBz0S0z4/2jlx/PePoYkXY72yT84+RWZ&#10;dftO2Bbeo6cE6VxTTsXgsVr60wT9hBxV6BMD2WFjzvayZAtjZJIWb9/dlfRxJudaIaoZ6APGD+B6&#10;ln5qbrRNtkUlzg8Y09aimlvSsrFsIMa3N2XuQmd0c9TGpBqG9rQ3gZ1FOvHj5nCzyeKp8tJGfMZe&#10;HU0msp14MTDxfwbFdEOy19MO6TrCQiukBBunUBITdSeYIgkL8CrtT8Brf4JCvqp/A14QeWdn4wLu&#10;tXXhd7LjOEtWU/+cwOQ7RXByzeUxzIdNdy5nf30f6VL/OM/wl1e8+w4AAP//AwBQSwMEFAAGAAgA&#10;AAAhAEDE9ongAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4G03tdql1qaL&#10;rAiKoOwq4jHbjG0xmZQku1v99Y4g6G1m3uPN9+rl5KzYY4iDJwVn8wwEUuvNQJ2Cl+fbWQkiJk1G&#10;W0+o4BMjLJvjo1pXxh9ojftN6gSHUKy0gj6lsZIytj06Hed+RGLt3QenE6+hkyboA4c7K/MsW0in&#10;B+IPvR5x1WP7sdk5BU+P2K7K/uv+9eZtCPFiXdiHu1Gp05Pp+gpEwin9meEHn9GhYaat35GJwiqY&#10;LXLukhTk5TkP7LgsygLE9vcim1r+79B8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP5E&#10;xkXXAQAADQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEDE9ongAAAACwEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
+            <v:line w14:anchorId="2080F206" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-31pt,141.5pt" to="479.25pt,141.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+RMZF1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/06SFO52ipifUqryc&#10;4MQdH+A668TCsS2vadK/Z+00OQQICUQerNi7M54Z29v7sTfsDAG1szVfr0rOwErXaNvW/Mvz8c0d&#10;ZxiFbYRxFmp+AeT3u9evtoOvYOM6ZxoIjEgsVoOveRejr4oCZQe9wJXzYKmoXOhFpGloiyaIgdh7&#10;U2zK8rYYXGh8cBIQafUwFfku8ysFMn5SCiEyU3PSFvMY8nhKY7HbiqoNwndaXmWIf1DRC21p04Xq&#10;IKJg34L+harXMjh0Kq6k6wunlJaQPZCbdfmTm6dOeMheKBz0S0z4/2jlx/PePoYkXY72yT84+RWZ&#10;dftO2Bbeo6cE6VxTTsXgsVr60wT9hBxV6BMD2WFjzvayZAtjZJIWb9/dlfRxJudaIaoZ6APGD+B6&#10;ln5qbrRNtkUlzg8Y09aimlvSsrFsIMa3N2XuQmd0c9TGpBqG9rQ3gZ1FOvHj5nCzyeKp8tJGfMZe&#10;HU0msp14MTDxfwbFdEOy19MO6TrCQiukBBunUBITdSeYIgkL8CrtT8Brf4JCvqp/A14QeWdn4wLu&#10;tXXhd7LjOEtWU/+cwOQ7RXByzeUxzIdNdy5nf30f6VL/OM/wl1e8+w4AAP//AwBQSwMEFAAGAAgA&#10;AAAhAEDE9ongAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4G03tdql1qaL&#10;rAiKoOwq4jHbjG0xmZQku1v99Y4g6G1m3uPN9+rl5KzYY4iDJwVn8wwEUuvNQJ2Cl+fbWQkiJk1G&#10;W0+o4BMjLJvjo1pXxh9ojftN6gSHUKy0gj6lsZIytj06Hed+RGLt3QenE6+hkyboA4c7K/MsW0in&#10;B+IPvR5x1WP7sdk5BU+P2K7K/uv+9eZtCPFiXdiHu1Gp05Pp+gpEwin9meEHn9GhYaat35GJwiqY&#10;LXLukhTk5TkP7LgsygLE9vcim1r+79B8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP5E&#10;xkXXAQAADQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEDE9ongAAAACwEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
               <o:lock v:ext="edit" aspectratio="t" shapetype="f"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="606940B4" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09244BB6" w14:textId="345AA7DF" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00D157FF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="200"/>
       <w:ind w:right="-359"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="14E6DF38" wp14:editId="58CF3436">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="14E6DF38" wp14:editId="58CF3436">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>309880</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821600" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="10" name="Picture 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="NHVR NAVY logo (no tag).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -19994,92 +19419,82 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1821600" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>V#app</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> number# – Part B</w:t>
+      <w:t>V#app number# – Part B</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5079457B" w14:textId="494879E8" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0" w:rsidP="00EC1B85">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-359"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C647A9A" wp14:editId="00090887">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C647A9A" wp14:editId="00090887">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-267335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>226695</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="9388800" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Straight Connector 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="9388800" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="6350">
@@ -20092,105 +19507,105 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="70E17B3E" id="Straight Connector 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-21.05pt,17.85pt" to="718.25pt,17.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa1HQgwAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKudlWipnvYqlwQ&#10;rID9Aa4zbiz5S2PTpP+esdOmK0BIIC6OPZ735s3zZPM4WsNOgFF71/LlouYMnPSddseWv3zbv1tz&#10;FpNwnTDeQcvPEPnj9u2bzRAaWPnemw6QEYmLzRBa3qcUmqqKsgcr4sIHcHSpPFqR6IjHqkMxELs1&#10;1aquH6rBYxfQS4iRorvpkm8Lv1Ig02elIiRmWk7aUlmxrIe8VtuNaI4oQq/lRYb4BxVWaEdFZ6qd&#10;SIJ9R/0LldUSffQqLaS3lVdKSyg9UDfL+qduvvYiQOmFzIlhtin+P1r56fTknpFsGEJsYnjG3MWo&#10;0OYv6WNjMes8mwVjYpKC7+/W63VNnsrrXXUDBozpA3jL8qblRrvch2jE6WNMVIxSryk5bBwbWv5w&#10;d1+XrOiN7vbamHwX8Xh4MshOIj/hfrW7X+VXI4ZXaXQyjoK3JsounQ1M/F9AMd2R7OVUIc8XzLRC&#10;SnBpeeE1jrIzTJGEGXiR9ifgJT9Docze34BnRKnsXZrBVjuPv5OdxqtkNeVfHZj6zhYcfHcuz1us&#10;oSEqzl0GPk/p63OB337L7Q8AAAD//wMAUEsDBBQABgAIAAAAIQCCtzd54QAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NSwMxEIbvgv8hjOCtzbbdrWXdbJGKoAhKPxCP6WbcLCaTJUnb1V9vigc9&#10;zszDO89bLQdr2BF96BwJmIwzYEiNUx21Anbbh9ECWIiSlDSOUMAXBljWlxeVLJU70RqPm9iyFEKh&#10;lAJ0jH3JeWg0WhnGrkdKtw/nrYxp9C1XXp5SuDV8mmVzbmVH6YOWPa40Np+bgxXw+oLNaqG/n97u&#10;3zsf8nVhnh97Ia6vhrtbYBGH+AfDWT+pQ52c9u5AKjAjYJRPJwkVMCtugJ2BfDYvgO1/N7yu+P8K&#10;9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWtR0IMABAADeAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgrc3eeEAAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
+            <v:line w14:anchorId="48EDC072" id="Straight Connector 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-21.05pt,17.85pt" to="718.25pt,17.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa1HQgwAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKudlWipnvYqlwQ&#10;rID9Aa4zbiz5S2PTpP+esdOmK0BIIC6OPZ735s3zZPM4WsNOgFF71/LlouYMnPSddseWv3zbv1tz&#10;FpNwnTDeQcvPEPnj9u2bzRAaWPnemw6QEYmLzRBa3qcUmqqKsgcr4sIHcHSpPFqR6IjHqkMxELs1&#10;1aquH6rBYxfQS4iRorvpkm8Lv1Ig02elIiRmWk7aUlmxrIe8VtuNaI4oQq/lRYb4BxVWaEdFZ6qd&#10;SIJ9R/0LldUSffQqLaS3lVdKSyg9UDfL+qduvvYiQOmFzIlhtin+P1r56fTknpFsGEJsYnjG3MWo&#10;0OYv6WNjMes8mwVjYpKC7+/W63VNnsrrXXUDBozpA3jL8qblRrvch2jE6WNMVIxSryk5bBwbWv5w&#10;d1+XrOiN7vbamHwX8Xh4MshOIj/hfrW7X+VXI4ZXaXQyjoK3JsounQ1M/F9AMd2R7OVUIc8XzLRC&#10;SnBpeeE1jrIzTJGEGXiR9ifgJT9Docze34BnRKnsXZrBVjuPv5OdxqtkNeVfHZj6zhYcfHcuz1us&#10;oSEqzl0GPk/p63OB337L7Q8AAAD//wMAUEsDBBQABgAIAAAAIQCCtzd54QAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NSwMxEIbvgv8hjOCtzbbdrWXdbJGKoAhKPxCP6WbcLCaTJUnb1V9vigc9&#10;zszDO89bLQdr2BF96BwJmIwzYEiNUx21Anbbh9ECWIiSlDSOUMAXBljWlxeVLJU70RqPm9iyFEKh&#10;lAJ0jH3JeWg0WhnGrkdKtw/nrYxp9C1XXp5SuDV8mmVzbmVH6YOWPa40Np+bgxXw+oLNaqG/n97u&#10;3zsf8nVhnh97Ia6vhrtbYBGH+AfDWT+pQ52c9u5AKjAjYJRPJwkVMCtugJ2BfDYvgO1/N7yu+P8K&#10;9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWtR0IMABAADeAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgrc3eeEAAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C7987E1" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRPr="00EC1B85" w:rsidRDefault="00EC1BB0" w:rsidP="00EC1B85">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-359"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="4BACC6" w:themeColor="accent5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C215E43" w14:textId="77777777" w:rsidR="00EC1BB0" w:rsidRDefault="00EC1BB0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="607BC263" w14:textId="3D0FC00F" w:rsidR="00EC1BB0" w:rsidRPr="00413C5C" w:rsidRDefault="00EC1BB0" w:rsidP="00F04E8B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="6E9C49DE" wp14:editId="0B8B3991">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="6E9C49DE" wp14:editId="0B8B3991">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-171450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>79375</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821600" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="NHVR NAVY logo (no tag).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -20201,110 +19616,100 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1821600" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>V#app</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> number# – Part B</w:t>
+      <w:t>V#app number# – Part B</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="06DD308D" w14:textId="746D2A02" w:rsidR="00EC1BB0" w:rsidRPr="00EC1B85" w:rsidRDefault="00EC1BB0" w:rsidP="00F04E8B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="4BACC6" w:themeColor="accent5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00413C5C">
       <w:rPr>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>received by NHVR: #date received# | assessor job number: #job#</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="02E2819D" w14:textId="40B2961E" w:rsidR="00EC1BB0" w:rsidRPr="00EC1B85" w:rsidRDefault="00EC1BB0" w:rsidP="00EC1B85">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-359"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="4BACC6" w:themeColor="accent5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06C62EF4" wp14:editId="6AAFC629">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06C62EF4" wp14:editId="6AAFC629">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>222885</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6479540" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="32" name="Straight Connector 32"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6479540" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="6350">
@@ -20317,51 +19722,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1FDD280B" id="Straight Connector 32" o:spid="_x0000_s1026" style="position:absolute;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="12.05pt,17.55pt" to="522.25pt,17.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhALx3J5jfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M1mW3elbDdbSkVQBKVVxGO6mW6WJpMlSdu1v96UHvQ0&#10;zLzHm+9V88EadkAfOkcCxqMMGFLjVEetgM+Pp7spsBAlKWkcoYAfDDCvr68qWSp3pBUe1rFlKYRC&#10;KQXoGPuS89BotDKMXI+UtK3zVsa0+pYrL48p3Bo+ybIHbmVH6YOWPS41Nrv13gp4f8NmOdWnl6/H&#10;786HfFWY1+deiNubYTEDFnGIf2Y44yd0qBPTxu1JBWYETPJxcgq4L9I861meF8A2lwuvK/6/Qf0L&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaLLlY78BAADeAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvHcnmN8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
+            <v:line w14:anchorId="278983B6" id="Straight Connector 32" o:spid="_x0000_s1026" style="position:absolute;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="12.05pt,17.55pt" to="522.25pt,17.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhALx3J5jfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M1mW3elbDdbSkVQBKVVxGO6mW6WJpMlSdu1v96UHvQ0&#10;zLzHm+9V88EadkAfOkcCxqMMGFLjVEetgM+Pp7spsBAlKWkcoYAfDDCvr68qWSp3pBUe1rFlKYRC&#10;KQXoGPuS89BotDKMXI+UtK3zVsa0+pYrL48p3Bo+ybIHbmVH6YOWPS41Nrv13gp4f8NmOdWnl6/H&#10;786HfFWY1+deiNubYTEDFnGIf2Y44yd0qBPTxu1JBWYETPJxcgq4L9I861meF8A2lwuvK/6/Qf0L&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaLLlY78BAADeAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvHcnmN8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#0f2d52" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D9FAD88C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -21663,434 +21068,473 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1247612264">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="943346708">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="237249448">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1235047409">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1836412215">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="657727529">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="180225"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D60592"/>
+    <w:rsid w:val="000207EC"/>
     <w:rsid w:val="0003159D"/>
     <w:rsid w:val="0003273C"/>
     <w:rsid w:val="00033817"/>
     <w:rsid w:val="00054000"/>
     <w:rsid w:val="00063BF0"/>
     <w:rsid w:val="00084283"/>
     <w:rsid w:val="000A0D25"/>
     <w:rsid w:val="000A40F3"/>
     <w:rsid w:val="000A57A6"/>
     <w:rsid w:val="000A6CAA"/>
     <w:rsid w:val="000A76AB"/>
     <w:rsid w:val="000C51C1"/>
     <w:rsid w:val="000C5A4E"/>
     <w:rsid w:val="000D1CC0"/>
     <w:rsid w:val="000D3614"/>
     <w:rsid w:val="000D73D9"/>
     <w:rsid w:val="000E2894"/>
     <w:rsid w:val="000F08FE"/>
     <w:rsid w:val="000F32D9"/>
     <w:rsid w:val="000F6CD9"/>
+    <w:rsid w:val="00100FB0"/>
     <w:rsid w:val="00114871"/>
     <w:rsid w:val="00131762"/>
     <w:rsid w:val="001324AA"/>
     <w:rsid w:val="00133E4E"/>
     <w:rsid w:val="00134D09"/>
     <w:rsid w:val="00145B3D"/>
     <w:rsid w:val="00183209"/>
     <w:rsid w:val="00183E22"/>
     <w:rsid w:val="00193092"/>
     <w:rsid w:val="0019536A"/>
     <w:rsid w:val="001A4ABA"/>
     <w:rsid w:val="001A55F1"/>
     <w:rsid w:val="001A5E04"/>
+    <w:rsid w:val="001C0610"/>
+    <w:rsid w:val="001E3445"/>
+    <w:rsid w:val="002161EC"/>
     <w:rsid w:val="00221BC0"/>
     <w:rsid w:val="002247D1"/>
     <w:rsid w:val="0022549E"/>
     <w:rsid w:val="00225D74"/>
     <w:rsid w:val="002264DB"/>
+    <w:rsid w:val="00244174"/>
     <w:rsid w:val="00254684"/>
     <w:rsid w:val="002556B6"/>
     <w:rsid w:val="0025661E"/>
     <w:rsid w:val="00262C64"/>
     <w:rsid w:val="002646A8"/>
     <w:rsid w:val="00264BBE"/>
     <w:rsid w:val="00270CE3"/>
     <w:rsid w:val="00272F0B"/>
     <w:rsid w:val="002734D9"/>
     <w:rsid w:val="00274D39"/>
     <w:rsid w:val="002757BF"/>
     <w:rsid w:val="002911A0"/>
     <w:rsid w:val="00293D56"/>
     <w:rsid w:val="002A5DED"/>
     <w:rsid w:val="002C4865"/>
     <w:rsid w:val="002C6A69"/>
     <w:rsid w:val="002D3854"/>
     <w:rsid w:val="002D3FE5"/>
     <w:rsid w:val="002E5153"/>
     <w:rsid w:val="00303096"/>
     <w:rsid w:val="003113C3"/>
     <w:rsid w:val="00311646"/>
     <w:rsid w:val="00325CBC"/>
     <w:rsid w:val="00344478"/>
     <w:rsid w:val="00346519"/>
     <w:rsid w:val="00347A01"/>
     <w:rsid w:val="00360DAF"/>
     <w:rsid w:val="00362A6C"/>
     <w:rsid w:val="00373A9C"/>
     <w:rsid w:val="00374BCA"/>
     <w:rsid w:val="0038034B"/>
     <w:rsid w:val="003934CA"/>
     <w:rsid w:val="003A1D58"/>
     <w:rsid w:val="003A5AAD"/>
     <w:rsid w:val="003B4CDE"/>
     <w:rsid w:val="003D09BA"/>
+    <w:rsid w:val="003D18DC"/>
+    <w:rsid w:val="003D4836"/>
     <w:rsid w:val="003D7025"/>
     <w:rsid w:val="003E5C05"/>
     <w:rsid w:val="003F46E2"/>
     <w:rsid w:val="003F554B"/>
     <w:rsid w:val="00404B39"/>
     <w:rsid w:val="00410F79"/>
     <w:rsid w:val="00413C5C"/>
     <w:rsid w:val="00422DC5"/>
     <w:rsid w:val="00425186"/>
     <w:rsid w:val="00426F51"/>
     <w:rsid w:val="00440891"/>
     <w:rsid w:val="00446AC7"/>
+    <w:rsid w:val="00456A14"/>
     <w:rsid w:val="00457C1A"/>
     <w:rsid w:val="004713EB"/>
     <w:rsid w:val="00471FC3"/>
+    <w:rsid w:val="0047799B"/>
     <w:rsid w:val="00485B49"/>
     <w:rsid w:val="004A10A4"/>
     <w:rsid w:val="004A78AA"/>
     <w:rsid w:val="004B03A5"/>
     <w:rsid w:val="004B0A21"/>
     <w:rsid w:val="004B2AF3"/>
     <w:rsid w:val="004C5FCD"/>
     <w:rsid w:val="004C7FD0"/>
     <w:rsid w:val="004D12F3"/>
     <w:rsid w:val="004F094D"/>
+    <w:rsid w:val="004F2DA9"/>
     <w:rsid w:val="004F6D2B"/>
     <w:rsid w:val="00501009"/>
     <w:rsid w:val="00506F10"/>
     <w:rsid w:val="00510726"/>
     <w:rsid w:val="005160D6"/>
     <w:rsid w:val="00522291"/>
     <w:rsid w:val="00530176"/>
     <w:rsid w:val="00536D94"/>
     <w:rsid w:val="0054151F"/>
     <w:rsid w:val="0055350A"/>
     <w:rsid w:val="0055478A"/>
     <w:rsid w:val="0056206D"/>
     <w:rsid w:val="00562FBC"/>
     <w:rsid w:val="00570C03"/>
     <w:rsid w:val="0057370E"/>
     <w:rsid w:val="00592E7C"/>
     <w:rsid w:val="005A0511"/>
     <w:rsid w:val="005B6445"/>
     <w:rsid w:val="005C4533"/>
     <w:rsid w:val="005C4607"/>
     <w:rsid w:val="005D2716"/>
     <w:rsid w:val="005D3915"/>
     <w:rsid w:val="005D4232"/>
     <w:rsid w:val="005E27E4"/>
     <w:rsid w:val="005E5DEC"/>
     <w:rsid w:val="005F2F14"/>
     <w:rsid w:val="005F5F69"/>
     <w:rsid w:val="005F6055"/>
     <w:rsid w:val="00605FFF"/>
     <w:rsid w:val="00613941"/>
     <w:rsid w:val="00614953"/>
     <w:rsid w:val="00615BA3"/>
     <w:rsid w:val="006179E8"/>
     <w:rsid w:val="00622FD2"/>
     <w:rsid w:val="00624F34"/>
     <w:rsid w:val="00627602"/>
     <w:rsid w:val="00627CC2"/>
     <w:rsid w:val="006306AC"/>
     <w:rsid w:val="00633576"/>
     <w:rsid w:val="00640B4E"/>
     <w:rsid w:val="00641D35"/>
     <w:rsid w:val="00645E4C"/>
     <w:rsid w:val="00645F4E"/>
     <w:rsid w:val="00652C57"/>
     <w:rsid w:val="006570A5"/>
+    <w:rsid w:val="00671C4C"/>
     <w:rsid w:val="00676B32"/>
     <w:rsid w:val="006778C6"/>
     <w:rsid w:val="006940B7"/>
     <w:rsid w:val="00694E26"/>
     <w:rsid w:val="006A0E93"/>
     <w:rsid w:val="006A2276"/>
     <w:rsid w:val="006B0280"/>
     <w:rsid w:val="006B047C"/>
     <w:rsid w:val="006B6D8B"/>
     <w:rsid w:val="006B7A3B"/>
     <w:rsid w:val="007071E7"/>
+    <w:rsid w:val="0071430E"/>
     <w:rsid w:val="00714865"/>
     <w:rsid w:val="00742346"/>
     <w:rsid w:val="00764683"/>
     <w:rsid w:val="00775C71"/>
     <w:rsid w:val="0077689F"/>
     <w:rsid w:val="00777764"/>
     <w:rsid w:val="00777DA8"/>
     <w:rsid w:val="007876DA"/>
     <w:rsid w:val="007A1DC3"/>
     <w:rsid w:val="007A464D"/>
     <w:rsid w:val="007C31BE"/>
+    <w:rsid w:val="007D54FB"/>
     <w:rsid w:val="007E25E4"/>
     <w:rsid w:val="007E7AD8"/>
     <w:rsid w:val="007F470D"/>
     <w:rsid w:val="007F528D"/>
     <w:rsid w:val="0080350F"/>
     <w:rsid w:val="00803D1C"/>
     <w:rsid w:val="008065A3"/>
+    <w:rsid w:val="008118D7"/>
     <w:rsid w:val="0081317D"/>
     <w:rsid w:val="008151AF"/>
     <w:rsid w:val="00826450"/>
     <w:rsid w:val="008348A7"/>
     <w:rsid w:val="00840B1C"/>
     <w:rsid w:val="008446EC"/>
     <w:rsid w:val="00856F6E"/>
     <w:rsid w:val="00870D71"/>
     <w:rsid w:val="0088098F"/>
     <w:rsid w:val="00881890"/>
     <w:rsid w:val="008819DD"/>
     <w:rsid w:val="008864B0"/>
     <w:rsid w:val="008E1463"/>
+    <w:rsid w:val="008E2442"/>
+    <w:rsid w:val="008E7CD1"/>
     <w:rsid w:val="008F59B9"/>
     <w:rsid w:val="00901167"/>
     <w:rsid w:val="0093031D"/>
+    <w:rsid w:val="00947E01"/>
     <w:rsid w:val="00961A0B"/>
     <w:rsid w:val="00973305"/>
     <w:rsid w:val="00975D7F"/>
     <w:rsid w:val="0097703A"/>
     <w:rsid w:val="00991858"/>
     <w:rsid w:val="00996ED4"/>
     <w:rsid w:val="009A0E7F"/>
     <w:rsid w:val="009B537C"/>
     <w:rsid w:val="009C03B7"/>
     <w:rsid w:val="009D011B"/>
     <w:rsid w:val="009D190C"/>
     <w:rsid w:val="009D26A8"/>
     <w:rsid w:val="009E0DFF"/>
     <w:rsid w:val="009E280E"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="009F1308"/>
+    <w:rsid w:val="009F18BB"/>
     <w:rsid w:val="009F396C"/>
     <w:rsid w:val="009F3EEF"/>
     <w:rsid w:val="009F640F"/>
+    <w:rsid w:val="00A031FE"/>
     <w:rsid w:val="00A03FA6"/>
     <w:rsid w:val="00A0447F"/>
     <w:rsid w:val="00A30840"/>
     <w:rsid w:val="00A3598D"/>
     <w:rsid w:val="00A370EF"/>
     <w:rsid w:val="00A43968"/>
     <w:rsid w:val="00A512F4"/>
     <w:rsid w:val="00A57F0C"/>
+    <w:rsid w:val="00A62C71"/>
     <w:rsid w:val="00A665BF"/>
     <w:rsid w:val="00A7104A"/>
     <w:rsid w:val="00A8133C"/>
     <w:rsid w:val="00A81987"/>
+    <w:rsid w:val="00A878E8"/>
     <w:rsid w:val="00AA7E90"/>
     <w:rsid w:val="00AC4CF2"/>
     <w:rsid w:val="00AE30CD"/>
+    <w:rsid w:val="00AE37C3"/>
     <w:rsid w:val="00AE6540"/>
     <w:rsid w:val="00AF74EC"/>
     <w:rsid w:val="00B07FA8"/>
+    <w:rsid w:val="00B1554E"/>
     <w:rsid w:val="00B20FBD"/>
     <w:rsid w:val="00B31AF5"/>
     <w:rsid w:val="00B3364A"/>
     <w:rsid w:val="00B33EC4"/>
     <w:rsid w:val="00B37CDF"/>
     <w:rsid w:val="00B519E5"/>
     <w:rsid w:val="00B51AAB"/>
     <w:rsid w:val="00B53F9A"/>
+    <w:rsid w:val="00B677DA"/>
     <w:rsid w:val="00B70AA6"/>
+    <w:rsid w:val="00B759CE"/>
     <w:rsid w:val="00B85237"/>
+    <w:rsid w:val="00B871EC"/>
     <w:rsid w:val="00B94721"/>
     <w:rsid w:val="00BA20AA"/>
     <w:rsid w:val="00BA28D5"/>
     <w:rsid w:val="00BA51D8"/>
+    <w:rsid w:val="00BA7279"/>
     <w:rsid w:val="00BB464C"/>
     <w:rsid w:val="00BB6732"/>
     <w:rsid w:val="00BC0DCF"/>
     <w:rsid w:val="00BC3660"/>
     <w:rsid w:val="00BC4BBB"/>
     <w:rsid w:val="00BD0BB3"/>
     <w:rsid w:val="00BD37F0"/>
     <w:rsid w:val="00BD4E60"/>
     <w:rsid w:val="00BE5186"/>
     <w:rsid w:val="00BF5E82"/>
+    <w:rsid w:val="00C1290A"/>
     <w:rsid w:val="00C26D5E"/>
     <w:rsid w:val="00C42FEA"/>
     <w:rsid w:val="00C43130"/>
     <w:rsid w:val="00C46296"/>
+    <w:rsid w:val="00C46DFD"/>
     <w:rsid w:val="00C50586"/>
     <w:rsid w:val="00C52EE3"/>
     <w:rsid w:val="00C53161"/>
+    <w:rsid w:val="00C77BA4"/>
     <w:rsid w:val="00C80567"/>
     <w:rsid w:val="00C84108"/>
     <w:rsid w:val="00C867CD"/>
     <w:rsid w:val="00C91271"/>
     <w:rsid w:val="00C9585A"/>
+    <w:rsid w:val="00CA099A"/>
     <w:rsid w:val="00CB132A"/>
     <w:rsid w:val="00CB4744"/>
     <w:rsid w:val="00CB4B76"/>
     <w:rsid w:val="00CB7734"/>
+    <w:rsid w:val="00CB7780"/>
     <w:rsid w:val="00CD051B"/>
     <w:rsid w:val="00CE2CB8"/>
     <w:rsid w:val="00CF067B"/>
     <w:rsid w:val="00CF20BC"/>
     <w:rsid w:val="00CF691B"/>
     <w:rsid w:val="00D018E7"/>
     <w:rsid w:val="00D01A45"/>
     <w:rsid w:val="00D01AD2"/>
     <w:rsid w:val="00D12998"/>
     <w:rsid w:val="00D157FF"/>
     <w:rsid w:val="00D34918"/>
     <w:rsid w:val="00D37E20"/>
     <w:rsid w:val="00D403BC"/>
     <w:rsid w:val="00D42E21"/>
     <w:rsid w:val="00D43D84"/>
     <w:rsid w:val="00D60592"/>
     <w:rsid w:val="00D81076"/>
     <w:rsid w:val="00D84045"/>
+    <w:rsid w:val="00D844BB"/>
     <w:rsid w:val="00D876B8"/>
     <w:rsid w:val="00DB53C4"/>
     <w:rsid w:val="00DB6C84"/>
     <w:rsid w:val="00DD78AB"/>
     <w:rsid w:val="00DD7A95"/>
     <w:rsid w:val="00DE2C83"/>
     <w:rsid w:val="00DF093A"/>
     <w:rsid w:val="00DF40B4"/>
     <w:rsid w:val="00DF5083"/>
+    <w:rsid w:val="00E05AC3"/>
     <w:rsid w:val="00E074DA"/>
     <w:rsid w:val="00E20FAA"/>
     <w:rsid w:val="00E22495"/>
     <w:rsid w:val="00E239D7"/>
     <w:rsid w:val="00E35C99"/>
     <w:rsid w:val="00E41EB5"/>
     <w:rsid w:val="00E446B1"/>
     <w:rsid w:val="00E524F5"/>
+    <w:rsid w:val="00E60746"/>
     <w:rsid w:val="00E60E48"/>
     <w:rsid w:val="00E849EE"/>
     <w:rsid w:val="00E944BE"/>
     <w:rsid w:val="00EC0AF8"/>
     <w:rsid w:val="00EC1B85"/>
     <w:rsid w:val="00EC1BB0"/>
     <w:rsid w:val="00ED019F"/>
     <w:rsid w:val="00ED6F68"/>
     <w:rsid w:val="00EE6B2C"/>
     <w:rsid w:val="00EF0AB6"/>
     <w:rsid w:val="00F02F86"/>
     <w:rsid w:val="00F04E8B"/>
     <w:rsid w:val="00F05331"/>
     <w:rsid w:val="00F06373"/>
+    <w:rsid w:val="00F15C2D"/>
     <w:rsid w:val="00F21996"/>
     <w:rsid w:val="00F27477"/>
     <w:rsid w:val="00F30930"/>
     <w:rsid w:val="00F34766"/>
     <w:rsid w:val="00F45CDA"/>
     <w:rsid w:val="00F5375A"/>
     <w:rsid w:val="00F566DE"/>
     <w:rsid w:val="00F66DC0"/>
     <w:rsid w:val="00F8517D"/>
     <w:rsid w:val="00F8581E"/>
     <w:rsid w:val="00F8749A"/>
     <w:rsid w:val="00F96B97"/>
+    <w:rsid w:val="00FA1E44"/>
     <w:rsid w:val="00FA3C88"/>
     <w:rsid w:val="00FA5F3F"/>
     <w:rsid w:val="00FB52C1"/>
     <w:rsid w:val="00FB6D7E"/>
     <w:rsid w:val="00FC7384"/>
     <w:rsid w:val="00FC7C0B"/>
     <w:rsid w:val="00FD1CE3"/>
     <w:rsid w:val="00FD5EB9"/>
     <w:rsid w:val="00FE35CA"/>
     <w:rsid w:val="00FE5957"/>
     <w:rsid w:val="00FF0420"/>
+    <w:rsid w:val="250127C1"/>
+    <w:rsid w:val="57CFC341"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="180225"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12870E3A"/>
   <w15:docId w15:val="{A693E13C-4EB5-4C3C-8A56-968FD4479EF2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -23576,50 +23020,60 @@
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Tahoma"/>
       <w:b/>
       <w:color w:val="0F2D52"/>
       <w:kern w:val="32"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style5Char">
     <w:name w:val="Style5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Style5"/>
     <w:rsid w:val="00BC0DCF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Tahoma"/>
       <w:b/>
       <w:color w:val="0F2D52"/>
       <w:kern w:val="32"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A031FE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="85931898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1039935360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -23627,66 +23081,66 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1150170728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme NHVR">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -23939,105 +23393,407 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < K a p i s h F i l e n a m e T o U r i M a p p i n g s   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " / > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC8A0CF4C8AFC3438A33C88DF0840CD6" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13f44346b16143fcc059803c6a886581">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1af919d3-3e62-41d5-bd5a-2e80a23e3e07" xmlns:ns3="3b37444d-10a4-428a-b82d-7f89fea1cf82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef8312d7bfde89f9cf5fe0605104ac7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="1af919d3-3e62-41d5-bd5a-2e80a23e3e07"/>
+    <xsd:import namespace="3b37444d-10a4-428a-b82d-7f89fea1cf82"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1af919d3-3e62-41d5-bd5a-2e80a23e3e07" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d882f032-dad1-41cf-a60f-97869fdaafaa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b37444d-10a4-428a-b82d-7f89fea1cf82" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{67c601ac-cf52-4f46-8f6b-ce609fed52ed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3b37444d-10a4-428a-b82d-7f89fea1cf82">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1af919d3-3e62-41d5-bd5a-2e80a23e3e07">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3b37444d-10a4-428a-b82d-7f89fea1cf82" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A529819-F6AD-451F-AF9E-5F874B12E294}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E66F90E-02A9-47F6-BE67-36C692ED91BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1af919d3-3e62-41d5-bd5a-2e80a23e3e07"/>
+    <ds:schemaRef ds:uri="3b37444d-10a4-428a-b82d-7f89fea1cf82"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63B4AD59-AF86-43C7-9325-4C45A738B7BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26FE206B-FBD3-4F34-A839-399788718AA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1af919d3-3e62-41d5-bd5a-2e80a23e3e07"/>
+    <ds:schemaRef ds:uri="3b37444d-10a4-428a-b82d-7f89fea1cf82"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01498762-4257-4EDB-86DD-AC286E2CB440}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1737</Words>
-  <Characters>8687</Characters>
+  <Words>1642</Words>
+  <Characters>8264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>668</Lines>
-  <Paragraphs>306</Paragraphs>
+  <Lines>688</Lines>
+  <Paragraphs>300</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>National Heavy Vehicle Regulator</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10118</CharactersWithSpaces>
+  <CharactersWithSpaces>9606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[App number]</dc:title>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords>[Applicant]</cp:keywords>
   <dc:description>Vehicle</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e8e83006-9081-4639-a845-378265de9059</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100FC8A0CF4C8AFC3438A33C88DF0840CD6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>