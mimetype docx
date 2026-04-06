--- v0 (2026-02-04)
+++ v1 (2026-04-06)
@@ -86,51 +86,51 @@
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="21862FA3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="-30.9pt,139.75pt" to="479.35pt,139.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4LrqTugEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdJggEyzkkSC9F&#10;EvTxAQy1tIiQXIJkLfnvs6RkOegDKIroQInLmdmd5Wp7PVrDDhCiRtfy9armDJzETrt9y398v/tw&#10;xVlMwnXCoIOWHyHy6937d9vBN7DBHk0HgZGIi83gW96n5JuqirIHK+IKPTg6VBisSLQN+6oLYiB1&#10;a6pNXV9WA4bOB5QQI0Vvp0O+K/pKgUwPSkVIzLScaktlDWV9ymu124pmH4TvtZzLEP9RhRXaUdJF&#10;6lYkwX4G/ZuU1TJgRJVWEm2FSmkJxQO5Wde/uPnWCw/FCzUn+qVN8e1k5f3hxj0GasPgYxP9Y8gu&#10;RhVsflN9bCzNOi7NgjExScHLT1c1PZzJ01l1JvoQ02dAy/JHy4122YdoxOFLTJSMoCdIDhvHBlL8&#10;eFEXVESjuzttTD4rowA3JrCDoEtM4yZfGgm8QtHOOAqePZSvdDQwyX8FxXRHVa+nBHm8zprd83rW&#10;NI6QmaIo+0Kaq/obacZmGpSR+1figi4Z0aWFaLXD8KdS03gqVU34k+vJa7b9hN2x3GhpB81N6dY8&#10;43kwX+8L/fwn7l4AAAD//wMAUEsDBBQABgAIAAAAIQCDiBxR3gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NbsIwEITvlfoO1lbqDRyQCCTEQRVVe+uBnwdY4s0PxOsoNiG8fV0JiR53djTzTbYZ&#10;TSsG6l1jWcFsGoEgLqxuuFJwPHxNViCcR9bYWiYFd3KwyV9fMky1vfGOhr2vRAhhl6KC2vsuldIV&#10;NRl0U9sRh19pe4M+nH0ldY+3EG5aOY+iWBpsODTU2NG2puKyvxoFNh6OzT1hLMvz5bsyn8luO/4o&#10;9f42fqxBeBr90wx/+AEd8sB0slfWTrQKJvEsoHsF82WyABEcyWK1BHF6KDLP5P8N+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA+C66k7oBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAg4gcUd4AAAALAQAADwAAAAAAAAAAAAAAAAAUBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" o:allowincell="f" o:allowoverlap="f" strokecolor="#1f497d [3215]" strokeweight=".5pt">
+              <v:line w14:anchorId="793E4874" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="-30.9pt,139.75pt" to="479.35pt,139.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4LrqTugEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdJggEyzkkSC9F&#10;EvTxAQy1tIiQXIJkLfnvs6RkOegDKIroQInLmdmd5Wp7PVrDDhCiRtfy9armDJzETrt9y398v/tw&#10;xVlMwnXCoIOWHyHy6937d9vBN7DBHk0HgZGIi83gW96n5JuqirIHK+IKPTg6VBisSLQN+6oLYiB1&#10;a6pNXV9WA4bOB5QQI0Vvp0O+K/pKgUwPSkVIzLScaktlDWV9ymu124pmH4TvtZzLEP9RhRXaUdJF&#10;6lYkwX4G/ZuU1TJgRJVWEm2FSmkJxQO5Wde/uPnWCw/FCzUn+qVN8e1k5f3hxj0GasPgYxP9Y8gu&#10;RhVsflN9bCzNOi7NgjExScHLT1c1PZzJ01l1JvoQ02dAy/JHy4122YdoxOFLTJSMoCdIDhvHBlL8&#10;eFEXVESjuzttTD4rowA3JrCDoEtM4yZfGgm8QtHOOAqePZSvdDQwyX8FxXRHVa+nBHm8zprd83rW&#10;NI6QmaIo+0Kaq/obacZmGpSR+1figi4Z0aWFaLXD8KdS03gqVU34k+vJa7b9hN2x3GhpB81N6dY8&#10;43kwX+8L/fwn7l4AAAD//wMAUEsDBBQABgAIAAAAIQCDiBxR3gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NbsIwEITvlfoO1lbqDRyQCCTEQRVVe+uBnwdY4s0PxOsoNiG8fV0JiR53djTzTbYZ&#10;TSsG6l1jWcFsGoEgLqxuuFJwPHxNViCcR9bYWiYFd3KwyV9fMky1vfGOhr2vRAhhl6KC2vsuldIV&#10;NRl0U9sRh19pe4M+nH0ldY+3EG5aOY+iWBpsODTU2NG2puKyvxoFNh6OzT1hLMvz5bsyn8luO/4o&#10;9f42fqxBeBr90wx/+AEd8sB0slfWTrQKJvEsoHsF82WyABEcyWK1BHF6KDLP5P8N+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA+C66k7oBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAg4gcUd4AAAALAQAADwAAAAAAAAAAAAAAAAAUBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" o:allowincell="f" o:allowoverlap="f" strokecolor="#1f497d [3215]" strokeweight=".5pt">
                 <w10:wrap anchory="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00710908" w:rsidRPr="00037975">
         <w:t>Performance</w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve"> Based Standards (PBS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F79F6FE" w14:textId="2281ED6A" w:rsidR="00613EA1" w:rsidRPr="00037975" w:rsidRDefault="00613EA1" w:rsidP="00D643F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1215"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="508" w:lineRule="exact"/>
         <w:ind w:right="-471"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
           <w:position w:val="2"/>
           <w:sz w:val="40"/>
@@ -329,65 +329,75 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2881CC97" w14:textId="5F4DDEFF" w:rsidR="00613EA1" w:rsidRPr="00037975" w:rsidRDefault="00613EA1" w:rsidP="003C70EC">
       <w:pPr>
         <w:ind w:left="-567" w:right="-471"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22414A2D" w14:textId="2329B45A" w:rsidR="00836E54" w:rsidRPr="00037975" w:rsidRDefault="002D1739" w:rsidP="4655BB5E">
       <w:pPr>
         <w:ind w:left="-567" w:right="-471"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00F31890" w:rsidRPr="00037975">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>#app number#</w:t>
+        <w:t>#app</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F31890" w:rsidRPr="00037975">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> number#</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F8A808" w14:textId="5E47E9A3" w:rsidR="00836E54" w:rsidRPr="00037975" w:rsidRDefault="00836E54" w:rsidP="00836E54">
       <w:pPr>
         <w:ind w:left="-567" w:right="-471"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
           <w:position w:val="1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="10983C8D" wp14:editId="1AF32AD5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -423,51 +433,51 @@
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0DCE13FA" id="Straight Connector 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="-30.65pt,381.6pt" to="479.55pt,381.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhAFA0zfvhAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj2FLwzAQhr8P/A/hBL9taTdXt9p0yERwCMqmiB+z5myKyaUk2Vb99UYQ9OPd&#10;Pbz3vNVqsIYd0YfOkYB8kgFDapzqqBXw8nw3XgALUZKSxhEK+MQAq/psVMlSuRNt8biLLUshFEop&#10;QMfYl5yHRqOVYeJ6pHR7d97KmEbfcuXlKYVbw6dZVnArO0oftOxxrbH52B2sgKdHbNYL/bV5vX3r&#10;fLjczs3DfS/Exflwcw0s4hD/YPjRT+pQJ6e9O5AKzAgYF/ksoQKuitkUWCKW82UObP+74XXF/3eo&#10;vwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBosuVjvwEAAN4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQNM374QAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAABkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" o:allowincell="f" o:allowoverlap="f" strokecolor="#0f2d52" strokeweight=".5pt">
+              <v:line w14:anchorId="617CA572" id="Straight Connector 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="-30.65pt,381.6pt" to="479.55pt,381.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosuVjvwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu0DUdB+2Ki8I&#10;Vlw+wHXGjSXf5DFN+veM3TRdAUIC8eLY4zlnzhxPNg+jNewEEbV3LV8uas7ASd9pd2z5t6/7V285&#10;wyRcJ4x30PIzIH/YvnyxGUIDK99700FkROKwGULL+5RCU1Uoe7ACFz6Ao0vloxWJjvFYdVEMxG5N&#10;tarr+2rwsQvRS0Ck6O5yybeFXymQ6ZNSCImZlpO2VNZY1kNeq+1GNMcoQq/lJEP8gwortKOiM9VO&#10;JMG+R/0LldUyevQqLaS3lVdKSyg9UDfL+qduvvQiQOmFzMEw24T/j1Z+PD26p0g2DAEbDE8xdzGq&#10;aPOX9LGxmHWezYIxMUnB+7s379Z35Km83lU3YIiY3oO3LG9abrTLfYhGnD5gomKUek3JYePYQIyv&#10;13XJQm90t9fG5DuMx8Ojiewk8hPuV7v1Kr8aMTxLo5NxFLw1UXbpbODC/xkU0x3JXl4q5PmCmVZI&#10;CS4tJ17jKDvDFEmYgZO0PwGn/AyFMnt/A54RpbJ3aQZb7Xz8new0XiWrS/7VgUvf2YKD787leYs1&#10;NETFuWng85Q+Pxf47bfc/gAAAP//AwBQSwMEFAAGAAgAAAAhAFA0zfvhAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj2FLwzAQhr8P/A/hBL9taTdXt9p0yERwCMqmiB+z5myKyaUk2Vb99UYQ9OPd&#10;Pbz3vNVqsIYd0YfOkYB8kgFDapzqqBXw8nw3XgALUZKSxhEK+MQAq/psVMlSuRNt8biLLUshFEop&#10;QMfYl5yHRqOVYeJ6pHR7d97KmEbfcuXlKYVbw6dZVnArO0oftOxxrbH52B2sgKdHbNYL/bV5vX3r&#10;fLjczs3DfS/Exflwcw0s4hD/YPjRT+pQJ6e9O5AKzAgYF/ksoQKuitkUWCKW82UObP+74XXF/3eo&#10;vwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBosuVjvwEAAN4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQNM374QAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAABkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" o:allowincell="f" o:allowoverlap="f" strokecolor="#0f2d52" strokeweight=".5pt">
                 <w10:wrap anchory="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC7558C" w14:textId="15E2AA80" w:rsidR="00836E54" w:rsidRPr="00037975" w:rsidRDefault="00836E54" w:rsidP="4655BB5E">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -3927,51 +3937,71 @@
           </w:rPr>
           <w:t>Design Approval Modification Process Information Sheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AD5CB0" w:rsidRPr="00037975">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C8316D" w14:textId="77777777" w:rsidR="009010AC" w:rsidRPr="00037975" w:rsidRDefault="009010AC" w:rsidP="4655BB5E">
       <w:pPr>
         <w:ind w:left="-567" w:right="-188"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Note: Pre-Advised designs are not permitted to be modified in such a way that the combination(s) would not continue to qualify for the Pre-Advised design approval process.</w:t>
+        <w:t xml:space="preserve">Note: Pre-Advised designs are not permitted to be modified in such a way that the combination(s) would not continue to qualify for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037975">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pre-Advised</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00037975">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design approval process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F364DEE" w14:textId="47E72E60" w:rsidR="00823178" w:rsidRPr="00037975" w:rsidRDefault="00823178">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D0CCE2A" w14:textId="77777777" w:rsidR="006307D4" w:rsidRPr="00037975" w:rsidRDefault="006307D4" w:rsidP="00E54758">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6804771C" w14:textId="77777777" w:rsidR="001E11B6" w:rsidRPr="00037975" w:rsidRDefault="001E11B6" w:rsidP="001E11B6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -4016,56 +4046,56 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="708FA8"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1782"/>
         <w:gridCol w:w="1221"/>
         <w:gridCol w:w="1154"/>
-        <w:gridCol w:w="460"/>
-        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="35"/>
+        <w:gridCol w:w="1128"/>
         <w:gridCol w:w="1153"/>
-        <w:gridCol w:w="1153"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="32"/>
+        <w:gridCol w:w="1161"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A346D" w:rsidRPr="00037975" w14:paraId="134C417C" w14:textId="77777777" w:rsidTr="00B21510">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EDE5ABF" w14:textId="7DE4C2B6" w:rsidR="00221071" w:rsidRPr="00037975" w:rsidRDefault="005A346D" w:rsidP="00704122">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>Vehicle Combination 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C57F7E" w:rsidRPr="00037975" w14:paraId="64C6701A" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
@@ -4191,2950 +4221,2958 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Overall length x width x height (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372803BF" w14:textId="11A8D463" w:rsidR="00F13C62" w:rsidRPr="00037975" w:rsidRDefault="00F13C62" w:rsidP="00950932">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496DB7" w:rsidRPr="00037975" w14:paraId="5B9065C4" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00435A4F" w:rsidRPr="00037975" w14:paraId="5B9065C4" w14:textId="77777777" w:rsidTr="00905B13">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CB8D74" w14:textId="347923F8" w:rsidR="00496DB7" w:rsidRPr="00476018" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="56CB8D74" w14:textId="347923F8" w:rsidR="00435A4F" w:rsidRPr="00476018" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00476018">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prime Mover / Truck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE0D006" w14:textId="470DF254" w:rsidR="00496DB7" w:rsidRPr="00037975" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="0CE0D006" w14:textId="76C7E8D9" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00037975">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Euro VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59FE84DD" w14:textId="7D166E5B" w:rsidR="00496DB7" w:rsidRPr="00037975" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="59FE84DD" w14:textId="6E3CC0D2" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037975">
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C02BFF5" w14:textId="6094A433" w:rsidR="00496DB7" w:rsidRPr="00037975" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="3C02BFF5" w14:textId="2BBE1906" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00037975">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Safer Freight Vehicle (SFV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="143BF771" w14:textId="416C1E35" w:rsidR="00496DB7" w:rsidRPr="00037975" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="143BF771" w14:textId="36D2C1D7" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037975">
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496DB7" w:rsidRPr="00037975" w14:paraId="0F1B0F46" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00435A4F" w:rsidRPr="00037975" w14:paraId="365286AF" w14:textId="77777777" w:rsidTr="00435A4F">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EA576F5" w14:textId="497F42E4" w:rsidR="00496DB7" w:rsidRPr="00037975" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="6743D81D" w14:textId="77777777" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD17EBA" w14:textId="16D5B968" w:rsidR="00496DB7" w:rsidRPr="00037975" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="4DAACE04" w14:textId="0A8F39C8" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00037975">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="703" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional 500 kg Euro VI mass allowed on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF78AB9" w14:textId="66FAEB9C" w:rsidR="00496DB7" w:rsidRPr="00037975" w:rsidRDefault="00496DB7" w:rsidP="00496DB7">
+          <w:p w14:paraId="5537605C" w14:textId="33A8700B" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00037975">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Steer/Drive/Either</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB78E1F" w14:textId="1827B3E3" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complying Steer Axle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5230D46F" w14:textId="462CDBDD" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...53 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="4E75A3E0" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="4E75A3E0" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3353FA0F" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="3353FA0F" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Access information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37ACDDA7" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="37ACDDA7" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3467" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC01F17" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="7DC01F17" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="6309274E" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="6309274E" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="121C9F38" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="121C9F38" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F14EED3" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="6F14EED3" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="111AF96F" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="111AF96F" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52DFD6A3" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="52DFD6A3" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703A17B5" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="703A17B5" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170CD9B8" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="7FAC7B8D" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>CML/ QML</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="170CD9B8" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00037975">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>HML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="55CA058D" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="55CA058D" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7135D5C4" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="7135D5C4" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mass limits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3956B8C3" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="3956B8C3" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFAF4B8" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="4EFAF4B8" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8B158E" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="0C8B158E" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC6B2D7" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="4EC6B2D7" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="048AA434" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="37C7BC2C" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048AA434" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="55014357" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="55014357" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4243E7EF" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="4243E7EF" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:alias w:val="Tier _"/>
               <w:tag w:val="Tier _"/>
               <w:id w:val="562068952"/>
               <w:placeholder>
-                <w:docPart w:val="CD9CF3B8A9214E7686E388611A0E757A"/>
+                <w:docPart w:val="91D50DF490014A5F8A8A63F9E829170B"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Tier 1" w:value="Tier 1"/>
                 <w:listItem w:displayText="Tier 2/3" w:value="Tier 2/3"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="4225A360" w14:textId="4CB8CD3E" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+              <w:p w14:paraId="4225A360" w14:textId="4CB8CD3E" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
                 <w:pPr>
                   <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00037975">
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Tier _</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3467" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:alias w:val="Tier _"/>
               <w:tag w:val="Tier _"/>
               <w:id w:val="-1181427457"/>
               <w:placeholder>
-                <w:docPart w:val="DAE41CC5EBEE467CB561A7C055636163"/>
+                <w:docPart w:val="633912A24A0B45888FE1DE3DB3183546"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Tier 1" w:value="Tier 1"/>
                 <w:listItem w:displayText="Tier 2/3" w:value="Tier 2/3"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="38F974C4" w14:textId="3315AAA8" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+              <w:p w14:paraId="38F974C4" w14:textId="3315AAA8" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
                 <w:pPr>
                   <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00037975">
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Tier _</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="58B62F44" w14:textId="77777777" w:rsidTr="00232855">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="58B62F44" w14:textId="77777777" w:rsidTr="00232855">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C814D07" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="2C814D07" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:ind w:right="97"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8787" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="7774D903" w14:textId="1A691330" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00A510FD">
+          <w:p w14:paraId="7774D903" w14:textId="1A691330" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="34BE033C" w14:textId="77777777" w:rsidTr="00B21510">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="34BE033C" w14:textId="77777777" w:rsidTr="00B21510">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="176C6727" w14:textId="180CA7C4" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="176C6727" w14:textId="180CA7C4" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>Vehicle Combination 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="76A796F6" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="76A796F6" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="788ED3E2" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="788ED3E2" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vehicle name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A63830F" w14:textId="05B23E84" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="1A63830F" w14:textId="05B23E84" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064719B" w:rsidRPr="00037975" w14:paraId="13699883" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="13699883" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16574445" w14:textId="77777777" w:rsidR="0064719B" w:rsidRPr="00037975" w:rsidRDefault="0064719B" w:rsidP="00950932">
+          <w:p w14:paraId="16574445" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Load / Body description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE2C9EF" w14:textId="4E8C2EDD" w:rsidR="0064719B" w:rsidRPr="00037975" w:rsidRDefault="0064719B" w:rsidP="0098067C">
+          <w:p w14:paraId="2CE2C9EF" w14:textId="4E8C2EDD" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F13C62" w:rsidRPr="00037975" w14:paraId="0E7BAB45" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="0E7BAB45" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="550CA664" w14:textId="77777777" w:rsidR="00F13C62" w:rsidRPr="00037975" w:rsidRDefault="00F13C62" w:rsidP="008B08BE">
+          <w:p w14:paraId="550CA664" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Overall length x width x height (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61582B22" w14:textId="074F3394" w:rsidR="00F13C62" w:rsidRPr="00037975" w:rsidRDefault="00F13C62" w:rsidP="008B08BE">
+          <w:p w14:paraId="61582B22" w14:textId="074F3394" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45DFA" w:rsidRPr="00037975" w14:paraId="7FACE27F" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="7FACE27F" w14:textId="77777777" w:rsidTr="00905B13">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4CE021" w14:textId="734D8252" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="2F4CE021" w14:textId="734D8252" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
+              <w:ind w:left="2880" w:hanging="2880"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00476018">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prime Mover / Truck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAAD6C7" w14:textId="0399A926" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="1CAAD6C7" w14:textId="0399A926" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Euro VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="333F302D" w14:textId="7D69A0F9" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="333F302D" w14:textId="7D69A0F9" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A27EE30" w14:textId="6D1F2A55" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="1A27EE30" w14:textId="6D1F2A55" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Safer Freight Vehicle (SFV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E977FD" w14:textId="165D9497" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="08E977FD" w14:textId="165D9497" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Batang" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45DFA" w:rsidRPr="00037975" w14:paraId="5934B392" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="5934B392" w14:textId="77777777" w:rsidTr="00905B13">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C048B8C" w14:textId="77777777" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="5C048B8C" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFCE6C7" w14:textId="116C5230" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="2DFCE6C7" w14:textId="3D1B50A2" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="001C7145" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="703" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional 500 kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00F94F83" w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro VI </w:t>
+            </w:r>
+            <w:r w:rsidR="004A7BDB" w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94F83" w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ass </w:t>
+            </w:r>
+            <w:r w:rsidR="00D407C0" w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>allowed on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356A50DA" w14:textId="2F9E1130" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="356A50DA" w14:textId="5BF13329" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Steer/Drive/</w:t>
+            </w:r>
+            <w:r w:rsidR="004A7BDB" w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Either</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BD5AB1" w14:textId="32DC3721" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complying Steer Axle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAC909D" w14:textId="7599B09D" w:rsidR="00F94F83" w:rsidRPr="00EF00FC" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...51 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="03E5531E" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="03E5531E" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="39662978" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="39662978" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Access information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F51AB4D" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="1F51AB4D" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3467" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B25601F" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="1B25601F" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="6583E41F" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="6583E41F" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB24ED0" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="0FB24ED0" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46863BC8" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="46863BC8" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B046AB" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="26B046AB" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5393CDE2" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="5393CDE2" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="684E470B" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="684E470B" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414DECD8" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="1E085913" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>CML/ QML</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414DECD8" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00037975">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>HML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="0E3F2DC8" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="0E3F2DC8" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD3684F" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="0FD3684F" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mass limits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C555985" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="3C555985" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31580D59" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="31580D59" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A04D47E" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="1A04D47E" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4658B25A" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="4658B25A" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6DB17F" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="53BEF299" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6DB17F" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="1002C8E6" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="1002C8E6" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="28CC0090" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="28CC0090" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:alias w:val="Tier _"/>
               <w:tag w:val="Tier _"/>
               <w:id w:val="728117814"/>
               <w:placeholder>
-                <w:docPart w:val="7D677AB9267149CEAE08786205992480"/>
+                <w:docPart w:val="BA89303603EC4948B66586EF3C2D7CEC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Tier 1" w:value="Tier 1"/>
                 <w:listItem w:displayText="Tier 2/3" w:value="Tier 2/3"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="353E62EA" w14:textId="19D4EA46" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+              <w:p w14:paraId="353E62EA" w14:textId="19D4EA46" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
                 <w:pPr>
                   <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00037975">
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Tier _</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3467" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:alias w:val="Tier _"/>
               <w:tag w:val="Tier _"/>
               <w:id w:val="-1615897196"/>
               <w:placeholder>
-                <w:docPart w:val="959C30DFE3F94401A980BFCA32D3E4F2"/>
+                <w:docPart w:val="F5C4366E7EA844E4A218FF1C19B26E87"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Tier 1" w:value="Tier 1"/>
                 <w:listItem w:displayText="Tier 2/3" w:value="Tier 2/3"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="3565733D" w14:textId="751E63E8" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+              <w:p w14:paraId="3565733D" w14:textId="751E63E8" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
                 <w:pPr>
                   <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00037975">
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Tier _</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="5AA35F25" w14:textId="77777777" w:rsidTr="00232855">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="5AA35F25" w14:textId="77777777" w:rsidTr="00232855">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E1DBF2" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="55E1DBF2" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:ind w:right="97"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8787" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="54BFBC30" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="54BFBC30" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="555F4D47" w14:textId="77777777" w:rsidTr="00B21510">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="555F4D47" w14:textId="77777777" w:rsidTr="00B21510">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="307"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
-          <w:p w14:paraId="535DED24" w14:textId="157969D0" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="535DED24" w14:textId="157969D0" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Hlk53488302"/>
             <w:r w:rsidRPr="00037975">
               <w:t>Vehicle Combination 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="24160E66" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="24160E66" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="44247668" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="44247668" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vehicle name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45DF56E9" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="45DF56E9" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="2525F844" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="2525F844" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D332C27" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="7D332C27" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Load / Body description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F31D0DA" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="2F31D0DA" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE024E" w:rsidRPr="00037975" w14:paraId="204D5EEA" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="204D5EEA" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB1FD9A" w14:textId="77777777" w:rsidR="00CE024E" w:rsidRPr="00037975" w:rsidRDefault="00CE024E" w:rsidP="008B08BE">
+          <w:p w14:paraId="3CB1FD9A" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Overall length x width x height (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135ADFEE" w14:textId="759FA521" w:rsidR="00CE024E" w:rsidRPr="00037975" w:rsidRDefault="00CE024E" w:rsidP="008B08BE">
+          <w:p w14:paraId="135ADFEE" w14:textId="759FA521" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45DFA" w:rsidRPr="00037975" w14:paraId="4BBCE01B" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00435A4F" w:rsidRPr="00037975" w14:paraId="4BBCE01B" w14:textId="77777777" w:rsidTr="00905B13">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D622C63" w14:textId="44511F7C" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="1D622C63" w14:textId="44511F7C" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prime Mover / Truck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C75AE34" w14:textId="0709CB06" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="1C75AE34" w14:textId="25CF5A35" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037975">
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Euro VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4D9B05" w14:textId="25F2C6CC" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="5A4D9B05" w14:textId="1EC47B5F" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037975">
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="509EFC91" w14:textId="63C08E47" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="509EFC91" w14:textId="72BDB65D" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037975">
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Safer Freight Vehicle (SFV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E40EC79" w14:textId="64BBA417" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="6E40EC79" w14:textId="7309F93B" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037975">
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45DFA" w:rsidRPr="00037975" w14:paraId="2C39393C" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00435A4F" w:rsidRPr="00037975" w14:paraId="2C39393C" w14:textId="77777777" w:rsidTr="00905B13">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="018A93E0" w14:textId="77777777" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="018A93E0" w14:textId="77777777" w:rsidR="00435A4F" w:rsidRPr="00037975" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C57A841" w14:textId="38FAC2A3" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="3C57A841" w14:textId="60AB388E" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00037975">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="703" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional 500 kg Euro VI mass allowed on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09DEA214" w14:textId="40204014" w:rsidR="00A45DFA" w:rsidRPr="00037975" w:rsidRDefault="00A45DFA" w:rsidP="00A45DFA">
+          <w:p w14:paraId="09DEA214" w14:textId="23A57D9F" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00037975">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Steer/Drive/Either</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFC9DC0" w14:textId="1ED11508" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complying Steer Axle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423CA957" w14:textId="56208655" w:rsidR="00435A4F" w:rsidRPr="00EF00FC" w:rsidRDefault="00435A4F" w:rsidP="00435A4F">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF00FC">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...53 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="048A4BAD" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="048A4BAD" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="533F0C5A" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="533F0C5A" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Access information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C9AE44" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="34C9AE44" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3467" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="382F2AD0" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="382F2AD0" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="2DC47E6C" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="2DC47E6C" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4885E4B8" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="4885E4B8" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A43B83" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="53A43B83" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8BF42B" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="5E8BF42B" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A22FED2" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="3A22FED2" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B969906" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="6B969906" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4E529F" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="0B797A1D" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>CML/ QML</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4E529F" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00037975">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>HML/ QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="5F139BE0" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="5F139BE0" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6632B4D9" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="6632B4D9" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mass limits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4250CAD7" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="4250CAD7" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30826410" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="30826410" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15457802" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="15457802" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25198F10" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="25198F10" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6188FB0A" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="60922457" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6188FB0A" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
+            <w:pPr>
+              <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="73894D0D" w14:textId="77777777" w:rsidTr="00A45DFA">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="73894D0D" w14:textId="77777777" w:rsidTr="00A45DFA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4FDA23" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="0E4FDA23" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:alias w:val="Tier _"/>
               <w:tag w:val="Tier _"/>
               <w:id w:val="-1934579829"/>
               <w:placeholder>
-                <w:docPart w:val="79C975D6BE7F4C959264AB771D1FFEBF"/>
+                <w:docPart w:val="4ACA254E67814A2CB99BED43BACFAB0E"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Tier 1" w:value="Tier 1"/>
                 <w:listItem w:displayText="Tier 2/3" w:value="Tier 2/3"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="28702A90" w14:textId="2EDA15FD" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+              <w:p w14:paraId="28702A90" w14:textId="2EDA15FD" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
                 <w:pPr>
                   <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00037975">
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Tier _</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3467" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:alias w:val="Tier _"/>
               <w:tag w:val="Tier _"/>
               <w:id w:val="2110615976"/>
               <w:placeholder>
-                <w:docPart w:val="FAB11E6A749E4747BEAD54E59AD7859F"/>
+                <w:docPart w:val="2C55F2339668481190CACF983F689C27"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Tier 1" w:value="Tier 1"/>
                 <w:listItem w:displayText="Tier 2/3" w:value="Tier 2/3"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="721D927A" w14:textId="22154EE4" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+              <w:p w14:paraId="721D927A" w14:textId="22154EE4" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
                 <w:pPr>
                   <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00037975">
                   <w:rPr>
                     <w:rFonts w:cs="Tahoma"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Tier _</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950932" w:rsidRPr="00037975" w14:paraId="18935D25" w14:textId="77777777" w:rsidTr="00232855">
+      <w:tr w:rsidR="00F94F83" w:rsidRPr="00037975" w14:paraId="18935D25" w14:textId="77777777" w:rsidTr="00232855">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="755DD9F0" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="755DD9F0" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:pStyle w:val="Normal-TimesNewRoman"/>
               <w:spacing w:before="54" w:after="54"/>
               <w:ind w:right="97"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="0F2D52"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8787" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7ED3E2" w14:textId="77777777" w:rsidR="00950932" w:rsidRPr="00037975" w:rsidRDefault="00950932" w:rsidP="00950932">
+          <w:p w14:paraId="2C7ED3E2" w14:textId="77777777" w:rsidR="00F94F83" w:rsidRPr="00037975" w:rsidRDefault="00F94F83" w:rsidP="00F94F83">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
     </w:tbl>
     <w:p w14:paraId="166922D6" w14:textId="77777777" w:rsidR="007E3F1D" w:rsidRPr="00037975" w:rsidRDefault="001E11B6" w:rsidP="007E3F1D">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:br w:type="page"/>
@@ -7144,52 +7182,57 @@
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TECHNICAL RESULTS TABLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6A376B" w14:textId="77777777" w:rsidR="007E3F1D" w:rsidRPr="00037975" w:rsidRDefault="007E3F1D" w:rsidP="007E3F1D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>Fill the table below by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DCEF3F" w14:textId="77777777" w:rsidR="007E3F1D" w:rsidRPr="00037975" w:rsidRDefault="007E3F1D" w:rsidP="009554AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>providing</w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
-        <w:t xml:space="preserve"> the GCM and Access level(s) used for this assessment;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> the GCM and Access level(s) used for this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037975">
+        <w:t>assessment;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="31D30287" w14:textId="77777777" w:rsidR="007E3F1D" w:rsidRPr="00037975" w:rsidRDefault="007E3F1D" w:rsidP="009554AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>entering</w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve"> the result of each individual Performance Standard in the table below; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0714C931" w14:textId="77777777" w:rsidR="007E3F1D" w:rsidRPr="00037975" w:rsidRDefault="007E3F1D" w:rsidP="009554AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -9217,51 +9260,69 @@
           <w:p w14:paraId="53E8375F" w14:textId="77777777" w:rsidR="007E3F1D" w:rsidRPr="00037975" w:rsidRDefault="007E3F1D" w:rsidP="00F515D7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="383"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="383" w:hanging="383"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Speed Transient Off-tracking </w:t>
+              <w:t xml:space="preserve">High-Speed Transient </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00037975">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Off-tracking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00037975">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0EA11E8B" w14:textId="77777777" w:rsidR="007E3F1D" w:rsidRPr="00037975" w:rsidRDefault="007E3F1D" w:rsidP="00F515D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
@@ -10777,66 +10838,68 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2F37CE8A" w14:textId="1BA2A342" w:rsidR="00823178" w:rsidRPr="00037975" w:rsidRDefault="00823178" w:rsidP="4655BB5E">
             <w:pPr>
               <w:spacing w:before="54" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rule 43, Clause 6.1.5 (Width – Motor </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C32009" w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vehicles)</w:t>
             </w:r>
             <w:r w:rsidR="003F5FD3" w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Batang" w:hAnsi="Calibri" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="529998313"/>
             <w:placeholder>
               <w:docPart w:val="1B2325A936A649FC87D44A20798BE6BE"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1263" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Batang" w:hAnsi="Calibri" w:cs="Tahoma"/>
@@ -15288,64 +15351,80 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49D19E24" w14:textId="77777777" w:rsidR="00355BA1" w:rsidRPr="00037975" w:rsidRDefault="00355BA1" w:rsidP="002A2043">
       <w:pPr>
         <w:ind w:left="-567" w:right="-613"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00355BA1" w:rsidRPr="00037975" w:rsidSect="00773930">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="992" w:bottom="709" w:left="1440" w:header="624" w:footer="737" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09ACA838" w14:textId="33DC382C" w:rsidR="003C70EC" w:rsidRPr="00037975" w:rsidRDefault="00B04C5E" w:rsidP="00E27897">
+    <w:p w14:paraId="13BEAA7C" w14:textId="77777777" w:rsidR="000A6B03" w:rsidRDefault="000A6B03">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc289935850"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc307561666"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc340476183"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ACA838" w14:textId="00F6B65C" w:rsidR="003C70EC" w:rsidRPr="00037975" w:rsidRDefault="00B04C5E" w:rsidP="00E27897">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc289935850"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc340476183"/>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>APPENDIX 2</w:t>
       </w:r>
       <w:r w:rsidR="003C70EC" w:rsidRPr="00037975">
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D52AEB" w:rsidRPr="00037975">
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C70EC" w:rsidRPr="00037975">
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:t xml:space="preserve">SENSITIVITY STUDIES </w:t>
       </w:r>
       <w:r w:rsidR="00C77F65" w:rsidRPr="00037975">
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:t xml:space="preserve">AND FIELD TESTS </w:t>
@@ -15532,108 +15611,108 @@
     </w:p>
     <w:p w14:paraId="1928FFD6" w14:textId="77777777" w:rsidR="006D4A95" w:rsidRPr="00037975" w:rsidRDefault="006D4A95" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>Section 8 (Approval – noncompliance with infrastructure standard)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CBA65F" w14:textId="77777777" w:rsidR="00252CD9" w:rsidRDefault="00A47A32" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>Pavement Vertical Loading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE80780" w14:textId="3EFFB099" w:rsidR="00CA2531" w:rsidRPr="00037975" w:rsidRDefault="00252CD9" w:rsidP="00252CD9">
+    <w:p w14:paraId="6AE80780" w14:textId="14995B07" w:rsidR="00CA2531" w:rsidRPr="00037975" w:rsidRDefault="00252CD9" w:rsidP="00252CD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00A47A32" w:rsidRPr="00037975">
         <w:t xml:space="preserve">oncompliance </w:t>
       </w:r>
       <w:r w:rsidR="002544B3" w:rsidRPr="00037975">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00D90FC3" w:rsidRPr="00037975">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00CA2531" w:rsidRPr="00037975">
         <w:t xml:space="preserve">Euro VI </w:t>
       </w:r>
       <w:r w:rsidR="00D90FC3" w:rsidRPr="00037975">
-        <w:t xml:space="preserve">vehicle (complying steer axle) or </w:t>
+        <w:t>vehicle (complying steer axle</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4388F">
+        <w:t>/single steer axle</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90FC3" w:rsidRPr="00037975">
+        <w:t xml:space="preserve">) or </w:t>
       </w:r>
       <w:r w:rsidR="00855506" w:rsidRPr="00037975">
         <w:t>a Euro</w:t>
       </w:r>
       <w:r w:rsidR="00D90FC3" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> VI vehicle (twinsteer) </w:t>
       </w:r>
       <w:r w:rsidR="0014316F" w:rsidRPr="00037975">
         <w:t>in PA</w:t>
       </w:r>
       <w:r w:rsidR="00CA2531" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014316F" w:rsidRPr="00037975">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00CA2531" w:rsidRPr="00037975">
         <w:t xml:space="preserve">oad </w:t>
       </w:r>
       <w:r w:rsidR="0014316F" w:rsidRPr="00037975">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00CA2531" w:rsidRPr="00037975">
-        <w:t xml:space="preserve">rain combinations at 7.0t or 11.5t on </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and twinsteer axle group, respectively.</w:t>
+        <w:t xml:space="preserve">rain </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t>above MDL applicable mass limits subject to a maximum of 500 kg distributed over the steer and drive axle groups.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E27115" w14:textId="77777777" w:rsidR="00252CD9" w:rsidRDefault="00A47A32" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF0082">
         <w:t>Pavement Horizontal Loading</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E3359A" w14:textId="7C383D11" w:rsidR="0046543F" w:rsidRPr="00BF0082" w:rsidRDefault="00252CD9" w:rsidP="00252CD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
@@ -15688,107 +15767,95 @@
       <w:r w:rsidR="00BF0082">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BF0082" w:rsidRPr="00BF0082">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BF0082">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BF0082" w:rsidRPr="00BF0082">
         <w:t>t for a</w:t>
       </w:r>
       <w:r w:rsidR="00BF0082" w:rsidRPr="002A13AB">
         <w:t xml:space="preserve"> prime mover </w:t>
       </w:r>
       <w:r w:rsidR="00BF0082">
         <w:t>fitted with tyres with section widths of at least 375mm</w:t>
       </w:r>
       <w:r w:rsidR="000C0C84">
         <w:t xml:space="preserve"> at 7.1t on the steer axle</w:t>
       </w:r>
       <w:r w:rsidR="00630CF2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F478F6" w14:textId="165663E2" w:rsidR="00BF0082" w:rsidRDefault="00252CD9" w:rsidP="00252CD9">
+    <w:p w14:paraId="42F478F6" w14:textId="428E3634" w:rsidR="00BF0082" w:rsidRDefault="00252CD9" w:rsidP="00252CD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00BF0082" w:rsidRPr="00037975">
         <w:t xml:space="preserve">oncompliance for Level 2 A-Doubles with a combination mass of 85.5t for </w:t>
       </w:r>
       <w:r w:rsidR="00BF0082">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00BF0082" w:rsidRPr="00037975">
         <w:t>Euro VI vehicle (</w:t>
       </w:r>
       <w:r w:rsidR="00BF0082">
         <w:t>single</w:t>
       </w:r>
       <w:r w:rsidR="00BF0082" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> steer axle)</w:t>
       </w:r>
-      <w:r w:rsidR="000C0C84" w:rsidRPr="000C0C84">
-[...5 lines deleted...]
-      <w:r w:rsidR="000C0C84" w:rsidRPr="00BF0082">
+      <w:r w:rsidR="009C0F8B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1AE31A" w14:textId="1882DDAA" w:rsidR="004E279D" w:rsidRPr="00037975" w:rsidRDefault="00252CD9" w:rsidP="00252CD9">
+    <w:p w14:paraId="1F1AE31A" w14:textId="5C0FCEAE" w:rsidR="004E279D" w:rsidRPr="00037975" w:rsidRDefault="00252CD9" w:rsidP="00252CD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="004E279D" w:rsidRPr="00037975">
         <w:t>oncompliance for Level 2 A-Doubles with a combination mass of 86.0t for a Euro VI vehicle (complying steer axle) or a Euro VI vehicle (twinsteer)</w:t>
       </w:r>
-      <w:r w:rsidR="000C0C84" w:rsidRPr="000C0C84">
-[...5 lines deleted...]
-      <w:r w:rsidR="000C0C84" w:rsidRPr="00BF0082">
+      <w:r w:rsidR="009C0F8B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F020B52" w14:textId="4057A13F" w:rsidR="00A474B1" w:rsidRPr="00037975" w:rsidRDefault="00A474B1" w:rsidP="00AB13A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve">Any application requesting one or more of the exemptions listed below, are </w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>excluded</w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve"> from the PA Process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C79149D" w14:textId="77777777" w:rsidR="00A474B1" w:rsidRPr="00037975" w:rsidRDefault="00A474B1" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -15807,56 +15874,62 @@
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>Section 9 (Approval – noncompliance that poses no additional risk)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCE1949" w14:textId="77777777" w:rsidR="000D62FF" w:rsidRPr="00037975" w:rsidRDefault="000D62FF" w:rsidP="000D62FF">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Steer Axles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2515097F" w14:textId="1A7FA5E7" w:rsidR="00A14677" w:rsidRPr="00037975" w:rsidRDefault="000D62FF" w:rsidP="009554AC">
+    <w:p w14:paraId="2515097F" w14:textId="7A90DABC" w:rsidR="00A14677" w:rsidRPr="00037975" w:rsidRDefault="000D62FF" w:rsidP="009554AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
-        <w:t xml:space="preserve">Single steer axles are limited to 6t, </w:t>
+        <w:t>Single steer axles are limited to 6</w:t>
+      </w:r>
+      <w:r w:rsidR="0088298D">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037975">
+        <w:t xml:space="preserve">t, </w:t>
       </w:r>
       <w:r w:rsidR="00A14677" w:rsidRPr="00037975">
         <w:t>except</w:t>
       </w:r>
       <w:r w:rsidR="00673CD0" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00A14677" w:rsidRPr="00037975">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFA8283" w14:textId="3359C575" w:rsidR="00A14677" w:rsidRPr="00037975" w:rsidRDefault="00673CD0" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve">A complying steer axle </w:t>
       </w:r>
       <w:r w:rsidR="00CC34CD" w:rsidRPr="00037975">
         <w:t>vehicle -</w:t>
       </w:r>
@@ -15875,269 +15948,290 @@
       <w:r w:rsidRPr="00037975">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="002A13AB">
         <w:t xml:space="preserve"> prime mover forming part of a road train</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fitted with tyres with section widths of at least 375mm</w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>7.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559525BE" w14:textId="4984F7F5" w:rsidR="0064719B" w:rsidRPr="00037975" w:rsidRDefault="00673CD0" w:rsidP="0097479E">
+    <w:p w14:paraId="559525BE" w14:textId="5A12924D" w:rsidR="0064719B" w:rsidRPr="00037975" w:rsidRDefault="00673CD0" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>A Euro VI vehicle (</w:t>
       </w:r>
       <w:r w:rsidR="00CC34CD" w:rsidRPr="00037975">
         <w:t xml:space="preserve">single </w:t>
       </w:r>
       <w:r w:rsidRPr="00037975">
         <w:t>steer axle)</w:t>
       </w:r>
       <w:r w:rsidR="0064719B" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> – 6.5t</w:t>
       </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t xml:space="preserve"> (if all Euro VI mass allowance is distributed to the steer axle group</w:t>
+      </w:r>
+      <w:r w:rsidR="00427E81">
+        <w:t xml:space="preserve"> instead of the drive axle group</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5FA33AC6" w14:textId="0AD93E9D" w:rsidR="00A14677" w:rsidRPr="00037975" w:rsidRDefault="00673CD0" w:rsidP="0097479E">
+    <w:p w14:paraId="5FA33AC6" w14:textId="6ADA0264" w:rsidR="00A14677" w:rsidRPr="00037975" w:rsidRDefault="00673CD0" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00CC34CD" w:rsidRPr="00037975">
         <w:t>Euro VI vehicle (complying steer axle)</w:t>
       </w:r>
       <w:r w:rsidR="00CE7804" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C377DA" w:rsidRPr="00037975">
         <w:t>– 7.0t</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t xml:space="preserve"> (if all Euro VI mass allowance is distributed to the steer axle group</w:t>
+      </w:r>
+      <w:r w:rsidR="00427E81">
+        <w:t xml:space="preserve"> instead of the drive axle group</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A33D535" w14:textId="3CE3A3A2" w:rsidR="00A876C0" w:rsidRPr="00037975" w:rsidRDefault="00FD6FCD" w:rsidP="009554AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Twinsteer</w:t>
       </w:r>
       <w:r w:rsidR="00A876C0" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> axles are limited to 10t, except</w:t>
       </w:r>
       <w:r w:rsidR="001170FF" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00A876C0" w:rsidRPr="00037975">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC67F69" w14:textId="54955283" w:rsidR="00A876C0" w:rsidRPr="00037975" w:rsidRDefault="001170FF" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve">A twinsteer axle group with a load-sharing suspension </w:t>
       </w:r>
       <w:r w:rsidR="006814F7" w:rsidRPr="00037975">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00A876C0" w:rsidRPr="00037975">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006814F7" w:rsidRPr="00037975">
         <w:t>11.0</w:t>
       </w:r>
       <w:r w:rsidR="00BD5ABE" w:rsidRPr="00037975">
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0312AD99" w14:textId="04A0334D" w:rsidR="00A876C0" w:rsidRPr="00037975" w:rsidRDefault="001170FF" w:rsidP="0097479E">
+    <w:p w14:paraId="0312AD99" w14:textId="7616D339" w:rsidR="00A876C0" w:rsidRPr="00037975" w:rsidRDefault="001170FF" w:rsidP="009C0F8B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t xml:space="preserve">A Euro VI vehicle (twinsteer) </w:t>
       </w:r>
       <w:r w:rsidR="00A876C0" w:rsidRPr="00037975">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00437C6E" w:rsidRPr="00037975">
         <w:t>11.5</w:t>
       </w:r>
       <w:r w:rsidR="00A876C0" w:rsidRPr="00037975">
         <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t xml:space="preserve"> (if all Euro VI mass allowance is distributed to the steer axle group</w:t>
+      </w:r>
+      <w:r w:rsidR="007E40DC">
+        <w:t xml:space="preserve"> instead of the drive axle group</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D878A9" w14:textId="78570620" w:rsidR="000D62FF" w:rsidRPr="00037975" w:rsidRDefault="000D62FF" w:rsidP="000D62FF">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Drive Axles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0579D575" w14:textId="634BBD35" w:rsidR="000C2511" w:rsidRPr="000C2511" w:rsidRDefault="002A4581" w:rsidP="000C2511">
+    <w:p w14:paraId="0579D575" w14:textId="797F0C5B" w:rsidR="000C2511" w:rsidRPr="000C2511" w:rsidRDefault="002A4581" w:rsidP="000C2511">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
-        <w:t>A Euro VI vehicle mass transfer allowance is permitted</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00335B75">
+        <w:t xml:space="preserve">A Euro VI vehicle </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0F8B">
+        <w:t>is eligible to distribute up to 500 kg between the steer axle group and the drive axle group, subject to no component ratings being exceeded</w:t>
+      </w:r>
+      <w:r w:rsidR="00413493">
         <w:t>.</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>Limiting mass transfer to less than 0.5t is not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6488587E" w14:textId="65799F30" w:rsidR="00E36A9F" w:rsidRPr="00037975" w:rsidRDefault="00E36A9F" w:rsidP="00AF7342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>Single drive axle group</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F55A428" w14:textId="0335AC6D" w:rsidR="00CD3CBC" w:rsidRPr="00037975" w:rsidRDefault="00CD3CBC" w:rsidP="00CD3CBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>A PBS combination containing a single drive axle, must not exceed the maximum GCM in accordance with the PBS Pavement Horizontal Loading Requirements as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438791C2" w14:textId="799CAA8F" w:rsidR="00CD3CBC" w:rsidRPr="00037975" w:rsidRDefault="00CD3CBC" w:rsidP="00CD3CBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>PBS Level 1 – 35t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EFA9CD" w14:textId="0AEB4245" w:rsidR="00CD3CBC" w:rsidRPr="00037975" w:rsidRDefault="00CD3CBC" w:rsidP="00CD3CBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
+        <w:lastRenderedPageBreak/>
         <w:t>PBS Level 2 – 45t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F51EDA4" w14:textId="404924B0" w:rsidR="00CD3CBC" w:rsidRPr="00037975" w:rsidRDefault="00CD3CBC" w:rsidP="00CD3CBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>PBS Level 3 – 45t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0516BA6C" w14:textId="4E7E79F4" w:rsidR="00CD3CBC" w:rsidRPr="00037975" w:rsidRDefault="00CD3CBC" w:rsidP="00CD3CBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>PBS Level 4 – 45t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE5F943" w14:textId="566A38F0" w:rsidR="00E36A9F" w:rsidRPr="00037975" w:rsidRDefault="00E36A9F" w:rsidP="00AF7342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
-        <w:lastRenderedPageBreak/>
         <w:t>Tandem drive axle group</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F2E9A9" w14:textId="19572CDC" w:rsidR="00795F29" w:rsidRPr="00037975" w:rsidRDefault="00795F29" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:t>All driving axles in a drive axle group must distribute tractive forces, such that the maximum difference in tractive force between any two driving axles in the group is not greater than 10% of the total tractive force delivered by the drive axle group</w:t>
       </w:r>
       <w:r w:rsidR="00EB3525">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C67181" w14:textId="6A9CFDAF" w:rsidR="00EB3525" w:rsidRPr="00037975" w:rsidRDefault="00EB3525" w:rsidP="0097479E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
@@ -17520,594 +17614,313 @@
           </w:tcPr>
           <w:p w14:paraId="4AFED561" w14:textId="7F1134B3" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Single steer axle (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4CD397" w14:textId="2618725D" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00E241E7">
+          <w:p w14:paraId="2D4CD397" w14:textId="24FF860C" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="775E212B" w14:textId="702E3D03" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00E241E7">
+          <w:p w14:paraId="775E212B" w14:textId="5B01CF5E" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="712B5C3D" w14:textId="255E7DDC" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00E241E7">
+          <w:p w14:paraId="712B5C3D" w14:textId="6F7D1D71" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.5</w:t>
-            </w:r>
-[...156 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E241E7" w:rsidRPr="00037975" w14:paraId="4DAB1EB1" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF9A29A" w14:textId="305E8D3C" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Twinsteer axle group (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72DFD532" w14:textId="3691B3A6" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="72DFD532" w14:textId="79C649EC" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1002C48C" w14:textId="086DF46D" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="1002C48C" w14:textId="0CC775E0" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="553AD931" w14:textId="1CEBB23F" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="553AD931" w14:textId="2DDF5F27" w:rsidR="00E241E7" w:rsidRPr="00131E66" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
-            </w:r>
-[...121 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E241E7" w:rsidRPr="00037975" w14:paraId="4D436FCD" w14:textId="77777777" w:rsidTr="00370406">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38C549BD" w14:textId="73E9209C" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Single</w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> axle (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="03AA9E8C" w14:textId="588F4E51" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="03AA9E8C" w14:textId="470ECFF1" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43910DE4" w14:textId="301B0625" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="43910DE4" w14:textId="15FC57F8" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECEC40A" w14:textId="5A67D0FF" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="2ECEC40A" w14:textId="6D52329B" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E241E7" w:rsidRPr="00037975" w14:paraId="63D94B12" w14:textId="77777777" w:rsidTr="00370406">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18116,100 +17929,100 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F24DFD8" w14:textId="630F839E" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tandem axle group (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34AC292D" w14:textId="5D9CE10F" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="34AC292D" w14:textId="1E4C33AF" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB476AB" w14:textId="62E654C3" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="4BB476AB" w14:textId="282B08C6" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6539575C" w14:textId="1A97D91D" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="6539575C" w14:textId="056C638A" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E241E7" w:rsidRPr="00037975" w14:paraId="080C7E09" w14:textId="77777777" w:rsidTr="00370406">
         <w:trPr>
           <w:trHeight w:val="59"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18218,114 +18031,145 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2221EBE6" w14:textId="5D214E7E" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tri-axle group (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A63A1C9" w14:textId="130FA6E0" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="0A63A1C9" w14:textId="6C677FF6" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B425D95" w14:textId="37A969D8" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="2B425D95" w14:textId="59A4F3D5" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0CF47F" w14:textId="4B423532" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
+          <w:p w14:paraId="2C0CF47F" w14:textId="2A336918" w:rsidR="00E241E7" w:rsidRPr="00037975" w:rsidRDefault="00E241E7" w:rsidP="00E241E7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00967E29" w:rsidRPr="00037975" w14:paraId="20521903" w14:textId="77777777" w:rsidTr="008B0852">
+        <w:trPr>
+          <w:trHeight w:val="59"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBD5426" w14:textId="78E64FA5" w:rsidR="00967E29" w:rsidRPr="00037975" w:rsidRDefault="00967E29" w:rsidP="00E241E7">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>An additional 500 kg distributed across the steer and drive axle groups for Euro VI vehicles will also be accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C159E9" w:rsidRPr="00037975" w14:paraId="14F177C1" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
           <w:p w14:paraId="624BE733" w14:textId="77777777" w:rsidR="00C159E9" w:rsidRPr="00037975" w:rsidRDefault="00C159E9" w:rsidP="4655BB5E">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
               <w:rPr>
                 <w:caps/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>Permitted Exemptions - ADR</w:t>
             </w:r>
@@ -18458,51 +18302,51 @@
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="258A9343" w14:textId="77777777" w:rsidR="00C159E9" w:rsidRPr="00037975" w:rsidRDefault="00C159E9" w:rsidP="00C159E9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schedule 6, Section 6 (Length – Trailer drawbars)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FA431A2" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D">
+    <w:p w14:paraId="2FA431A2" w14:textId="099B4700" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A30D012" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="0043752D">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="0F2D52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -19411,187 +19255,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4F9F1F9B" w14:textId="3EE6B32F" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00E71CC3" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="1497F165" w14:textId="77777777" w:rsidTr="4655BB5E">
-[...135 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="73843106" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="59"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70DE3FA3" w14:textId="517E71EE" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -19647,153 +19354,50 @@
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C102C66" w14:textId="1E05FBE6" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
-            </w:r>
-[...101 lines deleted...]
-              <w:t>11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="6AADFA5D" w14:textId="77777777" w:rsidTr="00216D5C">
         <w:trPr>
           <w:trHeight w:val="59"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3159A991" w14:textId="54EF47A2" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
@@ -20068,50 +19672,81 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="67D13C89" w14:textId="06B6690D" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00967E29" w:rsidRPr="00037975" w14:paraId="253A8BC7" w14:textId="77777777" w:rsidTr="00D44BA6">
+        <w:trPr>
+          <w:trHeight w:val="59"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BB6C68" w14:textId="571B743A" w:rsidR="00967E29" w:rsidRPr="00037975" w:rsidRDefault="00967E29" w:rsidP="00385193">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>An additional 500 kg distributed across the steer and drive axle groups for Euro VI vehicles will also be accepted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0043752D" w:rsidRPr="00037975" w14:paraId="4A18D3EB" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
           <w:p w14:paraId="2EC8029C" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="4655BB5E">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
               <w:rPr>
                 <w:caps/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>Permitted Exemptions - ADR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0043752D" w:rsidRPr="00037975" w14:paraId="0B08504B" w14:textId="77777777" w:rsidTr="4655BB5E">
@@ -20240,51 +19875,51 @@
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51321DC8" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="00F515D7">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schedule 6, Section 6 (Length – Trailer drawbars)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E2BB8DD" w14:textId="4A24E198" w:rsidR="00BC1F1D" w:rsidRPr="00037975" w:rsidRDefault="00BC1F1D" w:rsidP="00BC1F1D">
+    <w:p w14:paraId="2E2BB8DD" w14:textId="0D1EFC67" w:rsidR="00BC1F1D" w:rsidRPr="00037975" w:rsidRDefault="00BC1F1D" w:rsidP="00BC1F1D">
       <w:pPr>
         <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37906954" w14:textId="471A7209" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="0043752D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -21342,187 +20977,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="456C6EF1" w14:textId="2D735C3A" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="0726E0E9" w14:textId="77777777" w:rsidTr="4655BB5E">
-[...135 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="48174F99" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60021CDB" w14:textId="7FBA22A9" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -21578,152 +21076,50 @@
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D9995DF" w14:textId="261B4E72" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
-            </w:r>
-[...100 lines deleted...]
-              <w:t>11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="5F59B89C" w14:textId="77777777" w:rsidTr="008D151F">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41557447" w14:textId="2632D5BA" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
@@ -21992,50 +21388,80 @@
               </w:rPr>
               <w:t>21.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="26B7A225" w14:textId="03BEFB72" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00967E29" w:rsidRPr="00037975" w14:paraId="0ABBC547" w14:textId="77777777" w:rsidTr="00A05D6C">
+        <w:trPr>
+          <w:trHeight w:val="326"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40474F58" w14:textId="50195719" w:rsidR="00967E29" w:rsidRPr="00037975" w:rsidRDefault="00967E29" w:rsidP="00385193">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>An additional 500 kg distributed across the steer and drive axle groups for Euro VI vehicles will also be accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0043752D" w:rsidRPr="00037975" w14:paraId="4309A236" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="019549F4" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="00F515D7">
             <w:pPr>
               <w:pStyle w:val="WHITECENTREALIGN"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
@@ -23566,187 +22992,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1DF4C401" w14:textId="3D5BF08E" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00E71CC3" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="51F4B36C" w14:textId="77777777" w:rsidTr="4655BB5E">
-[...135 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="29C66229" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="158"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505F5B34" w14:textId="79FC2EAA" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -23802,152 +23091,50 @@
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FA28B49" w14:textId="4E6E4E87" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
-            </w:r>
-[...100 lines deleted...]
-              <w:t>11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="7C8DF134" w14:textId="77777777" w:rsidTr="00472CA2">
         <w:trPr>
           <w:trHeight w:val="59"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AB0954A" w14:textId="73964A3C" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
@@ -24216,50 +23403,80 @@
               </w:rPr>
               <w:t>21.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53EF50CB" w14:textId="7A45B929" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00967E29" w:rsidRPr="00037975" w14:paraId="5E3C09A5" w14:textId="77777777" w:rsidTr="00AB505C">
+        <w:trPr>
+          <w:trHeight w:val="59"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F3777E" w14:textId="522F2B4A" w:rsidR="00967E29" w:rsidRPr="00037975" w:rsidRDefault="00967E29" w:rsidP="00385193">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>An additional 500 kg distributed across the steer and drive axle groups for Euro VI vehicles will also be accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00547668" w:rsidRPr="00037975" w14:paraId="1FEA1FF4" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="194"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
           <w:p w14:paraId="2F30FD93" w14:textId="77777777" w:rsidR="00547668" w:rsidRPr="00037975" w:rsidRDefault="00547668" w:rsidP="00547668">
             <w:pPr>
               <w:pStyle w:val="WHITECENTREALIGN"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
@@ -24894,57 +24111,59 @@
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Single</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69D6AC62" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="00810CF6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Single-axle</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6BA01A1E" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="00810CF6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Single axle</w:t>
             </w:r>
           </w:p>
@@ -25092,57 +24311,59 @@
               <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7243A210" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="00810CF6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tri-axle</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27AD3766" w14:textId="77777777" w:rsidR="0043752D" w:rsidRPr="00037975" w:rsidRDefault="0043752D" w:rsidP="00810CF6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tri-axle group</w:t>
             </w:r>
           </w:p>
@@ -25743,94 +24964,87 @@
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2585CB64" w14:textId="16899817" w:rsidR="00AD1CE4" w:rsidRPr="00037975" w:rsidRDefault="00AD1CE4" w:rsidP="00AD1CE4">
+          <w:p w14:paraId="2585CB64" w14:textId="122B59FC" w:rsidR="00AD1CE4" w:rsidRPr="00037975" w:rsidRDefault="00AD1CE4" w:rsidP="00AD1CE4">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="007C1F90" w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="002325CC" w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D627A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18D87F71" w14:textId="6C54AC94" w:rsidR="00AD1CE4" w:rsidRPr="00037975" w:rsidRDefault="00AD1CE4" w:rsidP="00AD1CE4">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>101.</w:t>
@@ -25934,605 +25148,321 @@
           <w:p w14:paraId="31136BA4" w14:textId="3368493D" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Single steer axle (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="511539D6" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="511539D6" w14:textId="74896B31" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3658969E" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="3658969E" w14:textId="51DA5304" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F96F6FF" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="7F96F6FF" w14:textId="75ED30C9" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.1</w:t>
-            </w:r>
-[...158 lines deleted...]
-              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="511E7DDB" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43861B8B" w14:textId="6A4911E6" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Twinsteer axle group (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADB7745" w14:textId="7AFE4FE8" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="0ADB7745" w14:textId="21A21F4A" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207B4864" w14:textId="5337DCE6" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="207B4864" w14:textId="033D2B57" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3494F241" w14:textId="3877CA6D" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="3494F241" w14:textId="6E59ABF2" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
-            </w:r>
-[...122 lines deleted...]
-              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="3B5671E3" w14:textId="77777777" w:rsidTr="001F2847">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19CF1706" w14:textId="1D823DA4" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Single</w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> axle (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38B2FA33" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="38B2FA33" w14:textId="5D5129A9" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45355922" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="45355922" w14:textId="1BB24F27" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA948B1" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="2AA948B1" w14:textId="421AF38C" w:rsidR="00385193" w:rsidRPr="00131E66" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="0646CF20" w14:textId="77777777" w:rsidTr="001F2847">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
@@ -26542,100 +25472,100 @@
           </w:tcPr>
           <w:p w14:paraId="7E5BE528" w14:textId="56A50CCA" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tandem axle group (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26732B9D" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="26732B9D" w14:textId="2D77AFBC" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5CF815" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="2B5CF815" w14:textId="09FD81F4" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28A61380" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="28A61380" w14:textId="66C527E5" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385193" w:rsidRPr="00037975" w14:paraId="6D290AC7" w14:textId="77777777" w:rsidTr="001F2847">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
@@ -26645,113 +25575,143 @@
           </w:tcPr>
           <w:p w14:paraId="6584A5E3" w14:textId="380531C6" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tri-axle group (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDCD633" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="2CDCD633" w14:textId="2271D234" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F12291C" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="2F12291C" w14:textId="0F460FA5" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66BFF50E" w14:textId="77777777" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
+          <w:p w14:paraId="66BFF50E" w14:textId="36D86BDB" w:rsidR="00385193" w:rsidRPr="00037975" w:rsidRDefault="00385193" w:rsidP="00385193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00395F66" w:rsidRPr="00037975" w14:paraId="1169EBEE" w14:textId="77777777" w:rsidTr="00034B54">
+        <w:trPr>
+          <w:trHeight w:val="326"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10227" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2E6873" w14:textId="61E0364A" w:rsidR="00395F66" w:rsidRPr="00037975" w:rsidRDefault="00DA7838" w:rsidP="00385193">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>An additional 500 kg distributed across the steer and drive axle groups for Euro VI vehicles will also be accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD1CE4" w:rsidRPr="00037975" w14:paraId="47C933AF" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5A8F5553" w14:textId="77777777" w:rsidR="00AD1CE4" w:rsidRPr="00037975" w:rsidRDefault="00AD1CE4" w:rsidP="4655BB5E">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
               <w:rPr>
                 <w:caps/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>Permitted Exemptions - ADR</w:t>
@@ -27216,213 +26176,150 @@
               <w:t xml:space="preserve">Permitted Exemptions – Section 8 of </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HV(Gen)NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD1CE4" w:rsidRPr="00037975" w14:paraId="1D95267A" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64BED498" w14:textId="14CC2DED" w:rsidR="00AD1CE4" w:rsidRPr="008867FA" w:rsidRDefault="001C37DB" w:rsidP="00AD1CE4">
+          <w:p w14:paraId="64BED498" w14:textId="38B9962E" w:rsidR="00AD1CE4" w:rsidRPr="00EA62A1" w:rsidRDefault="00AD1CE4" w:rsidP="00AD1CE4">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidR="00AD1CE4" w:rsidRPr="008867FA">
+            <w:r w:rsidRPr="00EA62A1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavement Horizontal Loading (A2) </w:t>
             </w:r>
-            <w:r w:rsidR="005E1A35" w:rsidRPr="008867FA">
+            <w:r w:rsidR="005E1A35" w:rsidRPr="00EA62A1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00AD1CE4" w:rsidRPr="008867FA">
+            <w:r w:rsidRPr="00EA62A1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005E1A35" w:rsidRPr="008867FA">
+            <w:r w:rsidR="005E1A35" w:rsidRPr="00EA62A1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>more than 85.0t</w:t>
             </w:r>
-            <w:r w:rsidR="00AD1CE4" w:rsidRPr="008867FA">
+            <w:r w:rsidRPr="00EA62A1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maximum </w:t>
             </w:r>
-            <w:r w:rsidR="009A0394" w:rsidRPr="008867FA">
+            <w:r w:rsidR="009A0394" w:rsidRPr="00EA62A1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">combination </w:t>
             </w:r>
-            <w:r w:rsidR="00AD1CE4" w:rsidRPr="008867FA">
+            <w:r w:rsidRPr="00EA62A1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mass at Level 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A522CFF" w14:textId="502B17D6" w:rsidR="00AD1CE4" w:rsidRPr="008867FA" w:rsidRDefault="001C37DB" w:rsidP="00AD1CE4">
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> used in Road Trains</w:t>
+          <w:p w14:paraId="5A522CFF" w14:textId="112FF081" w:rsidR="00AD1CE4" w:rsidRPr="00DA7838" w:rsidRDefault="00AD1CE4" w:rsidP="00DA7838">
+            <w:r w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pavement Vertical Loading (A1)</w:t>
+            </w:r>
+            <w:r w:rsidR="006A499A" w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="0017730E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00395F66" w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oncompliance for a Euro VI vehicle (complying steer axle</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA7838" w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/single steer axle</w:t>
+            </w:r>
+            <w:r w:rsidR="00395F66" w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) or a Euro VI vehicle (twinsteer) in PA Road Train above MDL applicable mass limits subject to a maximum of 500 kg distributed over the steer and drive axle groups.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="168BA531" w14:textId="40021073" w:rsidR="00620975" w:rsidRPr="00037975" w:rsidRDefault="00620975" w:rsidP="00620975">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037975">
         <w:rPr>
           <w:color w:val="0F2D52"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PA B-TRIPLE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10227" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
@@ -28507,208 +27404,50 @@
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BEC3DE5" w14:textId="7D3A156C" w:rsidR="00065491" w:rsidRPr="00037975" w:rsidRDefault="00065491" w:rsidP="00065491">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00065491" w:rsidRPr="00037975" w14:paraId="4F4C9C57" w14:textId="77777777" w:rsidTr="4655BB5E">
-[...156 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00065491" w:rsidRPr="00037975" w14:paraId="5A1216BC" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="158"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E15ADC5" w14:textId="766C285E" w:rsidR="00065491" w:rsidRPr="00037975" w:rsidRDefault="00065491" w:rsidP="00065491">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -28764,173 +27503,50 @@
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="153CD708" w14:textId="3990C0FD" w:rsidR="00065491" w:rsidRPr="00AB607D" w:rsidRDefault="00065491" w:rsidP="00065491">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0</w:t>
-            </w:r>
-[...121 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00065491" w:rsidRPr="00037975" w14:paraId="68F2295D" w14:textId="77777777" w:rsidTr="00BF3D9C">
         <w:trPr>
           <w:trHeight w:val="59"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FF196B" w14:textId="18AF1D35" w:rsidR="00065491" w:rsidRPr="00037975" w:rsidRDefault="00065491" w:rsidP="00065491">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
@@ -29203,656 +27819,700 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D60C9BC" w14:textId="674AB540" w:rsidR="00065491" w:rsidRPr="00AB607D" w:rsidRDefault="00065491" w:rsidP="00065491">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="18862DB6" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="0C82C67B" w14:textId="77777777" w:rsidTr="00733892">
+        <w:trPr>
+          <w:trHeight w:val="59"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="484EA7A8" w14:textId="7EC33ACE" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>An additional 500 kg distributed across the steer and drive axle groups for Euro VI vehicles will also be accepted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="18862DB6" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="194"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
-          <w:p w14:paraId="1A88432D" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="1A88432D" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:pStyle w:val="WHITECENTREALIGN"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
-          <w:p w14:paraId="7885D928" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="7885D928" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:pStyle w:val="WHITECENTREALIGN"/>
               <w:rPr>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>GML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
-          <w:p w14:paraId="41E8BC22" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="41E8BC22" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:pStyle w:val="WHITECENTREALIGN"/>
               <w:rPr>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>QML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="6D5C9664" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="6D5C9664" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="100"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E944BEC" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="6E944BEC" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Quad-axle (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A318E66" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="4A318E66" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A30CE05" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="6A30CE05" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="3C631954" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="3C631954" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="148"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14026ED8" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="4655BB5E">
+          <w:p w14:paraId="14026ED8" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
               <w:rPr>
                 <w:caps/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>Permitted Exemptions - ADR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="73D16A83" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="73D16A83" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="59"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40CF8295" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="40CF8295" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rule 43, Clause 6.2.1 (Length – Trailers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="6E6356DF" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="6E6356DF" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F0225E" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="43F0225E" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rule 43, Clause 6.2.3 (Rear overhang – Trailers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="0B7B92DE" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="0B7B92DE" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7408AA56" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="7408AA56" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rule 43, Clause 6.2.4 (Height – Trailers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="78E8E85D" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="78E8E85D" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBDF83C" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="1EBDF83C" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rule 43, Clause 9.4 (Retractable axles)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="6E92EB88" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="6E92EB88" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A273E6F" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="00037975" w:rsidRDefault="00897341" w:rsidP="4655BB5E">
+          <w:p w14:paraId="1A273E6F" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:pStyle w:val="WHITELEFTALIGNTABLE"/>
               <w:rPr>
                 <w:caps/>
                 <w:color w:val="0F2D52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:t>Permitted Exemptions - HV(MDL)NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="081F56E0" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="081F56E0" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1562BDFD" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="008867FA" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="1562BDFD" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="008867FA" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008867FA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schedule 6, Section 3 (Length – General)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="04B9E78E" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="04B9E78E" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35547930" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="008867FA" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="35547930" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="008867FA" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008867FA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schedule 6, Section 4 (Length – Trailers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="4F47AFB3" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="4F47AFB3" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF4E024" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="008867FA" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="6AF4E024" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="008867FA" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schedule 6, Section 5 (Length – Rear overhang)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897341" w:rsidRPr="00037975" w14:paraId="1B5859C4" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="1B5859C4" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2C5227" w14:textId="77777777" w:rsidR="00897341" w:rsidRPr="008867FA" w:rsidRDefault="00897341" w:rsidP="00897341">
+          <w:p w14:paraId="0C2C5227" w14:textId="77777777" w:rsidR="00EA62A1" w:rsidRPr="008867FA" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008867FA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schedule 6, Section 8 (Height)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF0EAF" w:rsidRPr="00037975" w14:paraId="232C84BD" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00037975" w14:paraId="232C84BD" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="516D85"/>
           </w:tcPr>
-          <w:p w14:paraId="56555862" w14:textId="50F8F937" w:rsidR="00CF0EAF" w:rsidRPr="00037975" w:rsidRDefault="00CF0EAF" w:rsidP="4655BB5E">
+          <w:p w14:paraId="56555862" w14:textId="50F8F937" w:rsidR="00EA62A1" w:rsidRPr="00037975" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Permitted Exemptions – Section 8 of </w:t>
             </w:r>
             <w:r w:rsidRPr="00037975">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>HV(Gen)NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF0EAF" w:rsidRPr="00D90FC3" w14:paraId="586CD3CD" w14:textId="77777777" w:rsidTr="4655BB5E">
+      <w:tr w:rsidR="00EA62A1" w:rsidRPr="00D90FC3" w14:paraId="586CD3CD" w14:textId="77777777" w:rsidTr="4655BB5E">
         <w:trPr>
           <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10227" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBFCECA" w14:textId="1BB09932" w:rsidR="00C73331" w:rsidRPr="008867FA" w:rsidRDefault="00220761" w:rsidP="00CF0EAF">
+          <w:p w14:paraId="0BBFCECA" w14:textId="2790CEE8" w:rsidR="00EA62A1" w:rsidRPr="00EA62A1" w:rsidRDefault="00EA62A1" w:rsidP="00EA62A1">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>Pavement Vertical Loading (A1) – 6.5t, 7.0t, or 11.5t steer axle mass for Euro VI prime movers used in Road Trains</w:t>
+            <w:r w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pavement Vertical Loading (A1) </w:t>
+            </w:r>
+            <w:r w:rsidR="006A499A" w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="0017730E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA62A1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oncompliance for a Euro VI vehicle (complying steer axle/single steer axle) or a Euro VI vehicle (twinsteer) in PA Road Train above MDL applicable mass limits subject to a maximum of 500 kg distributed over the steer and drive axle groups.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53979535" w14:textId="17C9B87C" w:rsidR="0043752D" w:rsidRPr="00D90FC3" w:rsidRDefault="0043752D" w:rsidP="00547668">
+    <w:p w14:paraId="53979535" w14:textId="17C9B87C" w:rsidR="0043752D" w:rsidRPr="00D90FC3" w:rsidRDefault="0043752D" w:rsidP="00EA62A1">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0043752D" w:rsidRPr="00D90FC3" w:rsidSect="0044097A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1527" w:right="1440" w:bottom="709" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3553C8AE" w14:textId="77777777" w:rsidR="00D464B8" w:rsidRDefault="00D464B8">
+    <w:p w14:paraId="09E258D1" w14:textId="77777777" w:rsidR="005D4115" w:rsidRDefault="005D4115">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D306F2B" w14:textId="77777777" w:rsidR="00D464B8" w:rsidRDefault="00D464B8">
+    <w:p w14:paraId="0A3C1670" w14:textId="77777777" w:rsidR="005D4115" w:rsidRDefault="005D4115">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A6E1B5C" w14:textId="77777777" w:rsidR="00D464B8" w:rsidRDefault="00D464B8">
+    <w:p w14:paraId="22A8456F" w14:textId="77777777" w:rsidR="005D4115" w:rsidRDefault="005D4115">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
@@ -29951,51 +28611,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="5F5FC47D" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-30.2pt,-6.65pt" to="497.05pt,-6.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7i5DD1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h5p0mLroKo6Qm1Ki8n&#10;OHHwA1xnnVj4S17TpP+etdPkECAkEC9W7N2ZnRk7u/vRaHaBgMrZplivqoKBFa5VtmuKL59Pr94U&#10;DCO3LdfOQlNcAYv7/csXu8HXsHG90y0ERiQW68E3RR+jr8sSRQ+G48p5sFSULhgeaRu6sg18IHaj&#10;y01VbcvBhdYHJwCRTo9TsdhnfilBxI9SIkSmm4K0xbyGvJ7TWu53vO4C970SNxn8H1QYriwNXaiO&#10;PHL2LahfqIwSwaGTcSWcKZ2USkD2QG7W1U9unnruIXuhcNAvMeH/oxUfLgf7GJJ0Mdon/+DEV2TW&#10;HXpuO3iHnhKke005lYPHeulPG/QTcpTBJAayw8ac7XXJFsbIBB1ut2+3VUVXIOZayesZ6APG9+AM&#10;Sx9NoZVNtnnNLw8Y02hezy3pWFs2EOPruyp3odOqPSmtUw1Ddz7owC483fhpc7zbZPFUeW4jPm1v&#10;jiYT2U68apj4P4FkqiXZ62lCeo6w0HIhwMYplMRE3QkmScICvEn7E/DWn6CQn+rfgBdEnuxsXMBG&#10;WRd+JzuOs2Q59c8JTL5TBGfXXh/DfNn05nL2t/8jPeof9xn+/BfvvwMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPU3SlzgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj29LwzAQh98Lfodwgu+2tK6OrTYd&#10;MhEUQdkU8WXWnE0xuZQm26qf3hMEfXd/Hn73XLUavRMHHGIXSEE+zUAgNcF01Cp4eb6dLEDEpMlo&#10;FwgVfGKEVX16UunShCNt8LBNreAQiqVWYFPqSyljY9HrOA09Eu/ew+B14nZopRn0kcO9kxdZNpde&#10;d8QXrO5xbbH52O69gqdHbNYL+3X/evPWDbHYXLqHu16p87Px+gpEwjH9wfCjz+pQs9Mu7MlE4RRM&#10;5lnBKBf5bAaCieWyyEHsfieyruT/H+pvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADuL&#10;kMPXAQAADQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APU3SlzgAAAACwEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
+            <v:line w14:anchorId="4363CC0E" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-30.2pt,-6.65pt" to="497.05pt,-6.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7i5DD1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h5p0mLroKo6Qm1Ki8n&#10;OHHwA1xnnVj4S17TpP+etdPkECAkEC9W7N2ZnRk7u/vRaHaBgMrZplivqoKBFa5VtmuKL59Pr94U&#10;DCO3LdfOQlNcAYv7/csXu8HXsHG90y0ERiQW68E3RR+jr8sSRQ+G48p5sFSULhgeaRu6sg18IHaj&#10;y01VbcvBhdYHJwCRTo9TsdhnfilBxI9SIkSmm4K0xbyGvJ7TWu53vO4C970SNxn8H1QYriwNXaiO&#10;PHL2LahfqIwSwaGTcSWcKZ2USkD2QG7W1U9unnruIXuhcNAvMeH/oxUfLgf7GJJ0Mdon/+DEV2TW&#10;HXpuO3iHnhKke005lYPHeulPG/QTcpTBJAayw8ac7XXJFsbIBB1ut2+3VUVXIOZayesZ6APG9+AM&#10;Sx9NoZVNtnnNLw8Y02hezy3pWFs2EOPruyp3odOqPSmtUw1Ddz7owC483fhpc7zbZPFUeW4jPm1v&#10;jiYT2U68apj4P4FkqiXZ62lCeo6w0HIhwMYplMRE3QkmScICvEn7E/DWn6CQn+rfgBdEnuxsXMBG&#10;WRd+JzuOs2Q59c8JTL5TBGfXXh/DfNn05nL2t/8jPeof9xn+/BfvvwMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPU3SlzgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj29LwzAQh98Lfodwgu+2tK6OrTYd&#10;MhEUQdkU8WXWnE0xuZQm26qf3hMEfXd/Hn73XLUavRMHHGIXSEE+zUAgNcF01Cp4eb6dLEDEpMlo&#10;FwgVfGKEVX16UunShCNt8LBNreAQiqVWYFPqSyljY9HrOA09Eu/ew+B14nZopRn0kcO9kxdZNpde&#10;d8QXrO5xbbH52O69gqdHbNYL+3X/evPWDbHYXLqHu16p87Px+gpEwjH9wfCjz+pQs9Mu7MlE4RRM&#10;5lnBKBf5bAaCieWyyEHsfieyruT/H+pvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADuL&#10;kMPXAQAADQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APU3SlzgAAAACwEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
               <o:lock v:ext="edit" aspectratio="t" shapetype="f"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="004C721A">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D8590BB" wp14:editId="6D28FEFA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4057650</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-57785</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2190750" cy="438150"/>
@@ -30198,170 +28858,110 @@
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64C9D175" w14:textId="33BA8986" w:rsidR="00280FFE" w:rsidRPr="00641341" w:rsidRDefault="00280FFE" w:rsidP="00ED2C4B">
+                        <w:p w14:paraId="64C9D175" w14:textId="6C50FEFF" w:rsidR="00280FFE" w:rsidRPr="00641341" w:rsidRDefault="00280FFE" w:rsidP="00ED2C4B">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>NHVR0043-</w:t>
                           </w:r>
-                          <w:r w:rsidR="00916410">
+                          <w:r w:rsidR="003907CA">
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>1</w:t>
-[...29 lines deleted...]
-                            <w:t>9</w:t>
+                            <w:t>13-202603</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="288A270B" id="Text Box 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:160.5pt;margin-top:-.05pt;width:126.75pt;height:22.5pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcvG/+dgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukhEfEBqUgqkoI&#10;UEPF2fHaxKrX49qT7Ka/nrF38yjlQtWLd+x5f/vNXFy2tWVrFaIBV/Lh0YAz5SRUxj2X/Mfjzacz&#10;ziIKVwkLTpV8oyK/nH78cNH4iRrBEmylAqMgLk4aX/Ilop8URZRLVYt4BF45UmoItUC6hueiCqKh&#10;6LUtRoPBSdFAqHwAqWKk1+tOyac5vtZK4r3WUSGzJafaMJ8hn4t0FtMLMXkOwi+N7MsQ/1BFLYyj&#10;pLtQ1wIFWwXzV6jayAARNB5JqAvQ2kiVe6BuhoNX3cyXwqvcC4ET/Q6m+P/Cyrv13D8Ehu0XaOkH&#10;JkAaHyeRHlM/rQ51+lKljPQE4WYHm2qRyeR0Mjg/HY05k6QbnY1PxxnXYu/tQ8SvCmqWhJIH+i0Z&#10;LbG+jUgZyXRrkpJFsKa6MdbmS6KCurKBrQX9RIu5RvL4w8o61pT85DOlTk4OknsX2br0ojIZ+nT7&#10;DrOEG6uSjXXflWamyo2+kVtIqdwuf7ZOVppSvcext99X9R7nrg/yyJnB4c65Ng5C7j5Pzx6y6ucW&#10;Mt3ZE+AHfScR20VLjR8QYAHVhngRoBuZ6OWNoZ93KyI+iEAzQlSgucd7OrQFAh96ibMlhN9vvSd7&#10;oi5pOWto5koef61EUJzZb45IfT48Pk5Dmi/H49MRXcKhZnGocav6CogRQ9owXmYx2aPdijpA/UTr&#10;YZaykko4SblLjlvxCrtNQOtFqtksG9FYeoG3bu5lCp1QTtR8bJ9E8D1/kZh/B9vpFJNXNO5sk6eD&#10;2QpBm8zxhHOHao8/jXSmfr9+0s44vGer/ZKcvgAAAP//AwBQSwMEFAAGAAgAAAAhAG9EgvPhAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AUxO8mfofNM/Fi2oVSrCKPxhi1iTeLf+Jtyz6B&#10;yL4l7Bbw27ue9DiZycxv8u1sOjHS4FrLCPEyAkFcWd1yjfBSPiyuQDivWKvOMiF8k4NtcXqSq0zb&#10;iZ9p3PtahBJ2mUJovO8zKV3VkFFuaXvi4H3awSgf5FBLPagplJtOrqLoUhrVclhoVE93DVVf+6NB&#10;+Lio35/c/Pg6JWnS3+/GcvOmS8Tzs/n2BoSn2f+F4Rc/oEMRmA72yNqJDiFZxeGLR1jEIIKfbtYp&#10;iAPCen0Nssjl/wPFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcvG/+dgIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBvRILz4QAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="64C9D175" w14:textId="33BA8986" w:rsidR="00280FFE" w:rsidRPr="00641341" w:rsidRDefault="00280FFE" w:rsidP="00ED2C4B">
+                  <w:p w14:paraId="64C9D175" w14:textId="6C50FEFF" w:rsidR="00280FFE" w:rsidRPr="00641341" w:rsidRDefault="00280FFE" w:rsidP="00ED2C4B">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>NHVR0043-</w:t>
                     </w:r>
-                    <w:r w:rsidR="00916410">
+                    <w:r w:rsidR="003907CA">
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>1</w:t>
-[...29 lines deleted...]
-                      <w:t>9</w:t>
+                      <w:t>13-202603</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D52AEB">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004C721A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
@@ -30452,119 +29052,119 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidRPr="004C721A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2767C706" w14:textId="77777777" w:rsidR="00D464B8" w:rsidRDefault="00D464B8">
+    <w:p w14:paraId="7FAFEA20" w14:textId="77777777" w:rsidR="005D4115" w:rsidRDefault="005D4115">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FD5FD4A" w14:textId="77777777" w:rsidR="00D464B8" w:rsidRDefault="00D464B8">
+    <w:p w14:paraId="496449D5" w14:textId="77777777" w:rsidR="005D4115" w:rsidRDefault="005D4115">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21DC56C7" w14:textId="77777777" w:rsidR="00D464B8" w:rsidRDefault="00D464B8">
+    <w:p w14:paraId="3FE5BBC4" w14:textId="77777777" w:rsidR="005D4115" w:rsidRDefault="005D4115">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E0B7D96" w14:textId="251BFA48" w:rsidR="00280FFE" w:rsidRPr="00D76633" w:rsidRDefault="00280FFE" w:rsidP="002E57E6">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="780"/>
         <w:tab w:val="left" w:pos="3950"/>
         <w:tab w:val="right" w:pos="9497"/>
       </w:tabs>
       <w:spacing w:before="200"/>
       <w:ind w:right="-471"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D76633">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="11BA015C" wp14:editId="2C7C38EE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-504190</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>158342</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1912802" cy="755650"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="851616247" name="Picture 851616247"/>
+          <wp:docPr id="1647680916" name="Picture 1647680916"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="NHVR NAVY logo (no tag).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -30591,58 +29191,69 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="4BACC6" w:themeColor="accent5"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="4BACC6" w:themeColor="accent5"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="4BACC6" w:themeColor="accent5"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00D76633">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>V#app number# - Part A</w:t>
+      <w:t>V#app</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00D76633">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="0F2D52"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> number# - Part A</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="19DDD1A4" w14:textId="50F894FD" w:rsidR="00280FFE" w:rsidRDefault="00280FFE" w:rsidP="00613483">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2210"/>
         <w:tab w:val="right" w:pos="9497"/>
       </w:tabs>
       <w:ind w:right="-23"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D76633">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0F2D52"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -30683,51 +29294,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="2FF1892C" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="-31.35pt,76.3pt" to="493.05pt,76.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUry11vQEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGnRrVDU9C5uVTYI&#10;rnh8gOuMG0t+aWya9O8ZO2l6BQgJRBZOPJ5z5szxZPc4WsMugFF71/L1quYMnPSddueWf/t6fPOO&#10;s5iE64TxDlp+hcgf969f7YbQwMb33nSAjEhcbIbQ8j6l0FRVlD1YEVc+gKND5dGKRFs8Vx2Kgdit&#10;qTZ1va0Gj11ALyFGih6mQ74v/EqBTJ+UipCYaTlpS2XFsp7yWu13ojmjCL2WswzxDyqs0I6KLlQH&#10;kQT7jvoXKqsl+uhVWklvK6+UllB6oG7W9U/dfOlFgNILmRPDYlP8f7Ty4+XJPSPZMITYxPCMuYtR&#10;oc1v0sfGYtZ1MQvGxCQFt9ttTQ9n8nZW3YEBY3oP3rL80XKjXe5DNOLyISYqRqm3lBw2jg3E+Pah&#10;LlnRG90dtTH5LOL59GSQXUS+wuPm8LDJt0YML9JoZxwF702Ur3Q1MPF/BsV0R7LXU4U8X7DQCinB&#10;pfXMaxxlZ5giCQtwlvYn4JyfoVBm72/AC6JU9i4tYKudx9/JTuNNsprybw5MfWcLTr67lust1tAQ&#10;Fefmgc9T+nJf4Pffcv8DAAD//wMAUEsDBBQABgAIAAAAIQC1xOct4AAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9dS8NAEEXfBf/DMoJv7abBxhizKVIRFKHSD8THbXbMBvcj7G7b6K93BEEfZ+7h&#10;zpl6MVrDjhhi752A2TQDhq71qnedgN32YVICi0k6JY13KOATIyya87NaVsqf3BqPm9QxKnGxkgJ0&#10;SkPFeWw1WhmnfkBH2bsPViYaQ8dVkCcqt4bnWVZwK3tHF7QccKmx/dgcrICXFbbLUn89vd6/9SFe&#10;refm+XEQ4vJivLsFlnBMfzD86JM6NOS09wenIjMCJkV+TSgF87wARsRNWcyA7X83vKn5/x+abwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDUry11vQEAAN4DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC1xOct4AAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;ABcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
+            <v:line w14:anchorId="50E4DE47" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="-31.35pt,76.3pt" to="493.05pt,76.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUry11vQEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGnRrVDU9C5uVTYI&#10;rnh8gOuMG0t+aWya9O8ZO2l6BQgJRBZOPJ5z5szxZPc4WsMugFF71/L1quYMnPSddueWf/t6fPOO&#10;s5iE64TxDlp+hcgf969f7YbQwMb33nSAjEhcbIbQ8j6l0FRVlD1YEVc+gKND5dGKRFs8Vx2Kgdit&#10;qTZ1va0Gj11ALyFGih6mQ74v/EqBTJ+UipCYaTlpS2XFsp7yWu13ojmjCL2WswzxDyqs0I6KLlQH&#10;kQT7jvoXKqsl+uhVWklvK6+UllB6oG7W9U/dfOlFgNILmRPDYlP8f7Ty4+XJPSPZMITYxPCMuYtR&#10;oc1v0sfGYtZ1MQvGxCQFt9ttTQ9n8nZW3YEBY3oP3rL80XKjXe5DNOLyISYqRqm3lBw2jg3E+Pah&#10;LlnRG90dtTH5LOL59GSQXUS+wuPm8LDJt0YML9JoZxwF702Ur3Q1MPF/BsV0R7LXU4U8X7DQCinB&#10;pfXMaxxlZ5giCQtwlvYn4JyfoVBm72/AC6JU9i4tYKudx9/JTuNNsprybw5MfWcLTr67lust1tAQ&#10;Fefmgc9T+nJf4Pffcv8DAAD//wMAUEsDBBQABgAIAAAAIQC1xOct4AAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9dS8NAEEXfBf/DMoJv7abBxhizKVIRFKHSD8THbXbMBvcj7G7b6K93BEEfZ+7h&#10;zpl6MVrDjhhi752A2TQDhq71qnedgN32YVICi0k6JY13KOATIyya87NaVsqf3BqPm9QxKnGxkgJ0&#10;SkPFeWw1WhmnfkBH2bsPViYaQ8dVkCcqt4bnWVZwK3tHF7QccKmx/dgcrICXFbbLUn89vd6/9SFe&#10;refm+XEQ4vJivLsFlnBMfzD86JM6NOS09wenIjMCJkV+TSgF87wARsRNWcyA7X83vKn5/x+abwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDUry11vQEAAN4DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC1xOct4AAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;ABcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokecolor="#0f2d52" strokeweight=".5pt">
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D76633">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0F2D52"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>received by NHVR: #date received# | assessor job number: #job#</w:t>
     </w:r>
   </w:p>
@@ -30759,51 +29370,51 @@
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B4A7DCA" w14:textId="611F97DA" w:rsidR="00280FFE" w:rsidRDefault="00280FFE" w:rsidP="00BF73AE">
     <w:pPr>
       <w:pStyle w:val="Heading"/>
     </w:pPr>
     <w:r w:rsidRPr="0017743B">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="262626"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="04D08803" wp14:editId="6FCEBA08">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-437193</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>334645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1843200" cy="730800"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1001243548" name="Picture 1001243548"/>
+          <wp:docPr id="731030986" name="Picture 731030986"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="NHVR NAVY logo (no tag).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -33173,516 +31784,545 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1461612100">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1591498416">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1944456941">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="525682483">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1650138068">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="29380953">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C70EC"/>
     <w:rsid w:val="00000C8F"/>
     <w:rsid w:val="000023E1"/>
     <w:rsid w:val="00002FA4"/>
     <w:rsid w:val="00010305"/>
     <w:rsid w:val="00012623"/>
     <w:rsid w:val="00017326"/>
     <w:rsid w:val="0001778D"/>
     <w:rsid w:val="00017CB8"/>
     <w:rsid w:val="00020EAA"/>
     <w:rsid w:val="000223FA"/>
     <w:rsid w:val="00031576"/>
     <w:rsid w:val="00033EC5"/>
     <w:rsid w:val="00035EA6"/>
     <w:rsid w:val="00037902"/>
     <w:rsid w:val="00037975"/>
     <w:rsid w:val="000419C5"/>
     <w:rsid w:val="00042719"/>
     <w:rsid w:val="00042EC8"/>
     <w:rsid w:val="000433B5"/>
     <w:rsid w:val="000472C8"/>
     <w:rsid w:val="00047A06"/>
     <w:rsid w:val="00051E3A"/>
+    <w:rsid w:val="000571B6"/>
     <w:rsid w:val="000619F6"/>
     <w:rsid w:val="00063D24"/>
     <w:rsid w:val="00064271"/>
     <w:rsid w:val="0006543C"/>
     <w:rsid w:val="00065491"/>
     <w:rsid w:val="000674F9"/>
     <w:rsid w:val="00070321"/>
     <w:rsid w:val="000708C3"/>
     <w:rsid w:val="0007292C"/>
     <w:rsid w:val="00073EB7"/>
     <w:rsid w:val="000753BE"/>
     <w:rsid w:val="00077EA2"/>
     <w:rsid w:val="00080260"/>
     <w:rsid w:val="0008086A"/>
     <w:rsid w:val="00084A7A"/>
     <w:rsid w:val="00086F1C"/>
     <w:rsid w:val="00090858"/>
     <w:rsid w:val="00091180"/>
     <w:rsid w:val="000940C4"/>
     <w:rsid w:val="000A0C30"/>
     <w:rsid w:val="000A4287"/>
+    <w:rsid w:val="000A6B03"/>
     <w:rsid w:val="000B07A8"/>
     <w:rsid w:val="000B1FC2"/>
     <w:rsid w:val="000B4BE4"/>
+    <w:rsid w:val="000B6C63"/>
     <w:rsid w:val="000B7338"/>
     <w:rsid w:val="000C0C84"/>
     <w:rsid w:val="000C1159"/>
+    <w:rsid w:val="000C13DD"/>
     <w:rsid w:val="000C2511"/>
     <w:rsid w:val="000C3582"/>
     <w:rsid w:val="000C4EC2"/>
     <w:rsid w:val="000C531F"/>
     <w:rsid w:val="000C5530"/>
     <w:rsid w:val="000D05CC"/>
     <w:rsid w:val="000D16BC"/>
     <w:rsid w:val="000D1CC0"/>
     <w:rsid w:val="000D62FF"/>
     <w:rsid w:val="000D7BDF"/>
     <w:rsid w:val="000E4C6A"/>
     <w:rsid w:val="000E60D5"/>
     <w:rsid w:val="000F2B2A"/>
     <w:rsid w:val="000F3D6D"/>
     <w:rsid w:val="000F4668"/>
     <w:rsid w:val="000F5062"/>
     <w:rsid w:val="000F611F"/>
     <w:rsid w:val="00100085"/>
     <w:rsid w:val="0010161B"/>
     <w:rsid w:val="0010436A"/>
     <w:rsid w:val="001045FE"/>
     <w:rsid w:val="001064E6"/>
     <w:rsid w:val="001077A4"/>
     <w:rsid w:val="0011169F"/>
     <w:rsid w:val="00112202"/>
     <w:rsid w:val="001125A1"/>
     <w:rsid w:val="00113034"/>
     <w:rsid w:val="00114871"/>
     <w:rsid w:val="001170FF"/>
     <w:rsid w:val="001206EE"/>
     <w:rsid w:val="00123761"/>
     <w:rsid w:val="001262C6"/>
     <w:rsid w:val="00126CED"/>
+    <w:rsid w:val="001274A9"/>
     <w:rsid w:val="0012770A"/>
     <w:rsid w:val="00127712"/>
     <w:rsid w:val="00130F79"/>
     <w:rsid w:val="00131923"/>
     <w:rsid w:val="00131E66"/>
     <w:rsid w:val="001358AB"/>
     <w:rsid w:val="00135C68"/>
     <w:rsid w:val="001362D5"/>
     <w:rsid w:val="001367A8"/>
     <w:rsid w:val="00140C72"/>
     <w:rsid w:val="00141F77"/>
     <w:rsid w:val="00142290"/>
     <w:rsid w:val="0014316F"/>
     <w:rsid w:val="00144304"/>
     <w:rsid w:val="001470F2"/>
     <w:rsid w:val="001514EA"/>
     <w:rsid w:val="00151D33"/>
     <w:rsid w:val="00161091"/>
     <w:rsid w:val="0016300B"/>
     <w:rsid w:val="0017013C"/>
     <w:rsid w:val="00170852"/>
     <w:rsid w:val="00171BAF"/>
+    <w:rsid w:val="001772C6"/>
+    <w:rsid w:val="0017730E"/>
     <w:rsid w:val="0017743B"/>
     <w:rsid w:val="001816EE"/>
     <w:rsid w:val="00182F68"/>
     <w:rsid w:val="001845F8"/>
     <w:rsid w:val="0018637C"/>
     <w:rsid w:val="00194D58"/>
     <w:rsid w:val="001A0415"/>
     <w:rsid w:val="001A1471"/>
     <w:rsid w:val="001A2379"/>
     <w:rsid w:val="001A5F0C"/>
     <w:rsid w:val="001A6939"/>
     <w:rsid w:val="001A7920"/>
     <w:rsid w:val="001B0474"/>
     <w:rsid w:val="001B2ED5"/>
     <w:rsid w:val="001B4211"/>
     <w:rsid w:val="001C2C72"/>
     <w:rsid w:val="001C37DB"/>
     <w:rsid w:val="001C5AEA"/>
     <w:rsid w:val="001C5E71"/>
     <w:rsid w:val="001C6309"/>
+    <w:rsid w:val="001C7145"/>
     <w:rsid w:val="001D4AB6"/>
+    <w:rsid w:val="001D5650"/>
     <w:rsid w:val="001D5814"/>
     <w:rsid w:val="001D6278"/>
     <w:rsid w:val="001E11B6"/>
     <w:rsid w:val="001E5030"/>
     <w:rsid w:val="001E56DF"/>
     <w:rsid w:val="001F10E3"/>
     <w:rsid w:val="001F1624"/>
     <w:rsid w:val="001F33CA"/>
     <w:rsid w:val="001F4345"/>
+    <w:rsid w:val="001F4499"/>
     <w:rsid w:val="001F6160"/>
     <w:rsid w:val="0020593D"/>
     <w:rsid w:val="002067FB"/>
     <w:rsid w:val="00206A2B"/>
     <w:rsid w:val="00212AF4"/>
     <w:rsid w:val="00220761"/>
     <w:rsid w:val="00221071"/>
     <w:rsid w:val="002214C4"/>
     <w:rsid w:val="00226F41"/>
     <w:rsid w:val="00230AA6"/>
     <w:rsid w:val="002325CC"/>
     <w:rsid w:val="00232855"/>
     <w:rsid w:val="002425E4"/>
     <w:rsid w:val="00242A1B"/>
     <w:rsid w:val="0024336B"/>
     <w:rsid w:val="002456BE"/>
     <w:rsid w:val="00252CD9"/>
     <w:rsid w:val="002531F9"/>
     <w:rsid w:val="002544B3"/>
     <w:rsid w:val="002560FD"/>
     <w:rsid w:val="0025769C"/>
     <w:rsid w:val="00260944"/>
     <w:rsid w:val="002655A1"/>
     <w:rsid w:val="00265A91"/>
+    <w:rsid w:val="0026782B"/>
     <w:rsid w:val="002715A1"/>
     <w:rsid w:val="00280FFE"/>
     <w:rsid w:val="00284525"/>
     <w:rsid w:val="002848C0"/>
     <w:rsid w:val="0028603A"/>
     <w:rsid w:val="002861CA"/>
     <w:rsid w:val="00286A11"/>
     <w:rsid w:val="00287050"/>
     <w:rsid w:val="00287B8A"/>
     <w:rsid w:val="00295F4D"/>
     <w:rsid w:val="002A0C65"/>
     <w:rsid w:val="002A13AB"/>
     <w:rsid w:val="002A1446"/>
     <w:rsid w:val="002A2043"/>
     <w:rsid w:val="002A2995"/>
     <w:rsid w:val="002A4581"/>
     <w:rsid w:val="002A668B"/>
     <w:rsid w:val="002A6D43"/>
     <w:rsid w:val="002B2340"/>
     <w:rsid w:val="002B44B2"/>
     <w:rsid w:val="002B55C9"/>
     <w:rsid w:val="002B579F"/>
     <w:rsid w:val="002C126E"/>
     <w:rsid w:val="002C20D0"/>
     <w:rsid w:val="002C305E"/>
     <w:rsid w:val="002C3356"/>
     <w:rsid w:val="002C61A7"/>
+    <w:rsid w:val="002C63FF"/>
     <w:rsid w:val="002C64A9"/>
     <w:rsid w:val="002C7386"/>
     <w:rsid w:val="002D1739"/>
     <w:rsid w:val="002D7117"/>
     <w:rsid w:val="002D72F5"/>
     <w:rsid w:val="002E1539"/>
     <w:rsid w:val="002E57E6"/>
     <w:rsid w:val="002E7086"/>
     <w:rsid w:val="002F028F"/>
     <w:rsid w:val="002F040B"/>
     <w:rsid w:val="002F48BC"/>
     <w:rsid w:val="002F615A"/>
     <w:rsid w:val="003029A4"/>
     <w:rsid w:val="0030746E"/>
+    <w:rsid w:val="003079D9"/>
     <w:rsid w:val="00312651"/>
     <w:rsid w:val="00312DD8"/>
     <w:rsid w:val="0031383B"/>
     <w:rsid w:val="003152B6"/>
     <w:rsid w:val="0031660A"/>
     <w:rsid w:val="00316FB7"/>
     <w:rsid w:val="0032050A"/>
     <w:rsid w:val="00323B45"/>
     <w:rsid w:val="00327F08"/>
     <w:rsid w:val="00330AE7"/>
     <w:rsid w:val="003321BF"/>
     <w:rsid w:val="0033324B"/>
     <w:rsid w:val="00333E3C"/>
     <w:rsid w:val="00335B75"/>
     <w:rsid w:val="00344F8E"/>
     <w:rsid w:val="003474CC"/>
     <w:rsid w:val="00347B28"/>
     <w:rsid w:val="00350584"/>
     <w:rsid w:val="00351860"/>
     <w:rsid w:val="00352259"/>
     <w:rsid w:val="00353F24"/>
+    <w:rsid w:val="003557A7"/>
     <w:rsid w:val="00355BA1"/>
     <w:rsid w:val="003571E3"/>
     <w:rsid w:val="00360697"/>
     <w:rsid w:val="0036124F"/>
     <w:rsid w:val="00363E5A"/>
     <w:rsid w:val="0036523C"/>
     <w:rsid w:val="00367484"/>
     <w:rsid w:val="00367679"/>
     <w:rsid w:val="00370DC0"/>
     <w:rsid w:val="00371C7F"/>
     <w:rsid w:val="00371CFE"/>
     <w:rsid w:val="00373321"/>
     <w:rsid w:val="0037343E"/>
     <w:rsid w:val="003755F4"/>
     <w:rsid w:val="00376C01"/>
     <w:rsid w:val="00376DDC"/>
     <w:rsid w:val="00376F27"/>
     <w:rsid w:val="00377347"/>
     <w:rsid w:val="00385193"/>
     <w:rsid w:val="00385745"/>
     <w:rsid w:val="00387087"/>
+    <w:rsid w:val="003907CA"/>
     <w:rsid w:val="00391374"/>
+    <w:rsid w:val="00395F66"/>
     <w:rsid w:val="0039625A"/>
     <w:rsid w:val="003A27C1"/>
     <w:rsid w:val="003A4BF8"/>
     <w:rsid w:val="003A7F18"/>
     <w:rsid w:val="003B06D7"/>
     <w:rsid w:val="003B0AAA"/>
     <w:rsid w:val="003B3732"/>
     <w:rsid w:val="003B4530"/>
     <w:rsid w:val="003B6396"/>
     <w:rsid w:val="003B6573"/>
     <w:rsid w:val="003B6BF2"/>
     <w:rsid w:val="003C00B4"/>
     <w:rsid w:val="003C1058"/>
     <w:rsid w:val="003C24EB"/>
     <w:rsid w:val="003C3B0F"/>
     <w:rsid w:val="003C6609"/>
     <w:rsid w:val="003C70EC"/>
     <w:rsid w:val="003C7CD5"/>
     <w:rsid w:val="003D15E0"/>
     <w:rsid w:val="003D1B91"/>
     <w:rsid w:val="003D1EE7"/>
     <w:rsid w:val="003D3846"/>
     <w:rsid w:val="003D5910"/>
     <w:rsid w:val="003D5A99"/>
     <w:rsid w:val="003D5C9B"/>
     <w:rsid w:val="003D7DF1"/>
     <w:rsid w:val="003E1872"/>
     <w:rsid w:val="003E35B1"/>
     <w:rsid w:val="003E5A0B"/>
     <w:rsid w:val="003F045E"/>
     <w:rsid w:val="003F2AB8"/>
     <w:rsid w:val="003F3BAA"/>
     <w:rsid w:val="003F5FD3"/>
     <w:rsid w:val="003F737A"/>
     <w:rsid w:val="003F742C"/>
     <w:rsid w:val="003F7A0F"/>
     <w:rsid w:val="00400200"/>
     <w:rsid w:val="00401590"/>
     <w:rsid w:val="00401716"/>
+    <w:rsid w:val="00413493"/>
     <w:rsid w:val="00413B8D"/>
     <w:rsid w:val="0041543C"/>
     <w:rsid w:val="004167E3"/>
     <w:rsid w:val="004205BC"/>
     <w:rsid w:val="00425FF3"/>
+    <w:rsid w:val="00427E81"/>
     <w:rsid w:val="00430B3A"/>
     <w:rsid w:val="00430C9C"/>
     <w:rsid w:val="00433D38"/>
     <w:rsid w:val="00433EEE"/>
     <w:rsid w:val="00435683"/>
+    <w:rsid w:val="00435A4F"/>
     <w:rsid w:val="0043752D"/>
     <w:rsid w:val="00437C6E"/>
     <w:rsid w:val="0044097A"/>
     <w:rsid w:val="00440F5B"/>
     <w:rsid w:val="00441D2D"/>
     <w:rsid w:val="00442D0B"/>
     <w:rsid w:val="0044417C"/>
     <w:rsid w:val="0045024D"/>
     <w:rsid w:val="00450D4E"/>
+    <w:rsid w:val="00451A9D"/>
     <w:rsid w:val="0045237F"/>
     <w:rsid w:val="0045256B"/>
     <w:rsid w:val="00453BB8"/>
     <w:rsid w:val="0045489C"/>
     <w:rsid w:val="00454F97"/>
     <w:rsid w:val="004608FA"/>
     <w:rsid w:val="0046090C"/>
     <w:rsid w:val="00462920"/>
     <w:rsid w:val="004648AD"/>
     <w:rsid w:val="004650BA"/>
     <w:rsid w:val="0046543F"/>
     <w:rsid w:val="00466E71"/>
     <w:rsid w:val="00467FE0"/>
     <w:rsid w:val="00474F09"/>
+    <w:rsid w:val="00474FA4"/>
     <w:rsid w:val="00475460"/>
     <w:rsid w:val="00476018"/>
     <w:rsid w:val="00482F79"/>
     <w:rsid w:val="00487F1B"/>
     <w:rsid w:val="004902F8"/>
     <w:rsid w:val="004909B8"/>
     <w:rsid w:val="00496DB7"/>
     <w:rsid w:val="004A0006"/>
     <w:rsid w:val="004A177C"/>
     <w:rsid w:val="004A2957"/>
     <w:rsid w:val="004A3425"/>
+    <w:rsid w:val="004A7BDB"/>
     <w:rsid w:val="004B4A7C"/>
     <w:rsid w:val="004B76BB"/>
     <w:rsid w:val="004B7D91"/>
     <w:rsid w:val="004C21A8"/>
     <w:rsid w:val="004C721A"/>
     <w:rsid w:val="004D1807"/>
     <w:rsid w:val="004D359E"/>
     <w:rsid w:val="004E1119"/>
     <w:rsid w:val="004E1D48"/>
     <w:rsid w:val="004E279D"/>
     <w:rsid w:val="004F23CF"/>
     <w:rsid w:val="004F763E"/>
     <w:rsid w:val="004F7C3F"/>
     <w:rsid w:val="00507065"/>
     <w:rsid w:val="00511464"/>
     <w:rsid w:val="00511466"/>
     <w:rsid w:val="005119FF"/>
     <w:rsid w:val="00524E90"/>
     <w:rsid w:val="00530648"/>
     <w:rsid w:val="005313A0"/>
     <w:rsid w:val="00531FDF"/>
     <w:rsid w:val="00532A78"/>
     <w:rsid w:val="0053373F"/>
     <w:rsid w:val="00535C98"/>
     <w:rsid w:val="00541F24"/>
     <w:rsid w:val="00543C6C"/>
     <w:rsid w:val="005468B1"/>
     <w:rsid w:val="00547668"/>
     <w:rsid w:val="00550242"/>
     <w:rsid w:val="005551D4"/>
     <w:rsid w:val="00555D91"/>
     <w:rsid w:val="00561836"/>
     <w:rsid w:val="00566192"/>
+    <w:rsid w:val="0056695C"/>
     <w:rsid w:val="00577C3E"/>
     <w:rsid w:val="00580E0B"/>
     <w:rsid w:val="00581FB9"/>
     <w:rsid w:val="00583FC6"/>
     <w:rsid w:val="00584F49"/>
     <w:rsid w:val="00592D9F"/>
     <w:rsid w:val="0059434E"/>
     <w:rsid w:val="00596237"/>
     <w:rsid w:val="005A000B"/>
     <w:rsid w:val="005A0683"/>
     <w:rsid w:val="005A346D"/>
     <w:rsid w:val="005A44F6"/>
     <w:rsid w:val="005B1CAC"/>
     <w:rsid w:val="005C0CE9"/>
     <w:rsid w:val="005C17E6"/>
     <w:rsid w:val="005C36B8"/>
     <w:rsid w:val="005C4FDC"/>
     <w:rsid w:val="005C5303"/>
+    <w:rsid w:val="005C58B0"/>
     <w:rsid w:val="005D0C12"/>
     <w:rsid w:val="005D20E4"/>
     <w:rsid w:val="005D3F8A"/>
+    <w:rsid w:val="005D4115"/>
     <w:rsid w:val="005D6537"/>
     <w:rsid w:val="005D70D2"/>
     <w:rsid w:val="005E11FE"/>
     <w:rsid w:val="005E1396"/>
     <w:rsid w:val="005E1A35"/>
     <w:rsid w:val="005E515A"/>
     <w:rsid w:val="005E5181"/>
     <w:rsid w:val="005E540A"/>
     <w:rsid w:val="005E5C01"/>
     <w:rsid w:val="005E6CF3"/>
     <w:rsid w:val="005F005D"/>
     <w:rsid w:val="005F2E90"/>
     <w:rsid w:val="00602952"/>
     <w:rsid w:val="0060485E"/>
     <w:rsid w:val="00606BF3"/>
     <w:rsid w:val="00607667"/>
     <w:rsid w:val="00607EC9"/>
     <w:rsid w:val="006118B4"/>
     <w:rsid w:val="00613483"/>
     <w:rsid w:val="00613EA1"/>
     <w:rsid w:val="0061561E"/>
     <w:rsid w:val="0061694A"/>
     <w:rsid w:val="00616A31"/>
     <w:rsid w:val="00616CCA"/>
     <w:rsid w:val="00620085"/>
     <w:rsid w:val="00620602"/>
     <w:rsid w:val="00620975"/>
     <w:rsid w:val="00621DE4"/>
     <w:rsid w:val="00623954"/>
     <w:rsid w:val="00627B91"/>
     <w:rsid w:val="006307D4"/>
     <w:rsid w:val="00630B8F"/>
     <w:rsid w:val="00630CF2"/>
     <w:rsid w:val="0063147D"/>
+    <w:rsid w:val="00632D0C"/>
     <w:rsid w:val="00634D07"/>
     <w:rsid w:val="00644E20"/>
     <w:rsid w:val="0064719B"/>
     <w:rsid w:val="00650E76"/>
     <w:rsid w:val="006534DA"/>
     <w:rsid w:val="00654A74"/>
     <w:rsid w:val="006560CF"/>
     <w:rsid w:val="00656412"/>
     <w:rsid w:val="006605F3"/>
     <w:rsid w:val="0066287B"/>
     <w:rsid w:val="0066387A"/>
     <w:rsid w:val="00663C1A"/>
     <w:rsid w:val="00665D7D"/>
     <w:rsid w:val="00665F26"/>
     <w:rsid w:val="006674DF"/>
     <w:rsid w:val="0067126E"/>
     <w:rsid w:val="00673CD0"/>
     <w:rsid w:val="00675A43"/>
     <w:rsid w:val="00676448"/>
     <w:rsid w:val="006814F7"/>
     <w:rsid w:val="006832AC"/>
+    <w:rsid w:val="0068577E"/>
     <w:rsid w:val="00687E74"/>
     <w:rsid w:val="00694F9A"/>
     <w:rsid w:val="00696274"/>
     <w:rsid w:val="006A2700"/>
     <w:rsid w:val="006A4065"/>
+    <w:rsid w:val="006A499A"/>
     <w:rsid w:val="006A50FE"/>
     <w:rsid w:val="006A5A86"/>
     <w:rsid w:val="006B1933"/>
     <w:rsid w:val="006B43E8"/>
     <w:rsid w:val="006C11F9"/>
     <w:rsid w:val="006C2F44"/>
     <w:rsid w:val="006C33E5"/>
     <w:rsid w:val="006C6539"/>
     <w:rsid w:val="006C695F"/>
     <w:rsid w:val="006C724B"/>
     <w:rsid w:val="006D2892"/>
     <w:rsid w:val="006D4A95"/>
     <w:rsid w:val="006D4F80"/>
     <w:rsid w:val="006E3ACF"/>
     <w:rsid w:val="006E4729"/>
     <w:rsid w:val="006E4AA4"/>
     <w:rsid w:val="006E7286"/>
     <w:rsid w:val="006F074F"/>
     <w:rsid w:val="006F154F"/>
     <w:rsid w:val="006F1DA7"/>
     <w:rsid w:val="006F2988"/>
     <w:rsid w:val="006F3DF4"/>
     <w:rsid w:val="006F55CE"/>
     <w:rsid w:val="006F6D66"/>
     <w:rsid w:val="007018B3"/>
@@ -33715,197 +32355,206 @@
     <w:rsid w:val="00756816"/>
     <w:rsid w:val="00757609"/>
     <w:rsid w:val="007579F6"/>
     <w:rsid w:val="007620EE"/>
     <w:rsid w:val="0076249B"/>
     <w:rsid w:val="0076286D"/>
     <w:rsid w:val="007646F0"/>
     <w:rsid w:val="00766C26"/>
     <w:rsid w:val="0076711A"/>
     <w:rsid w:val="007707F3"/>
     <w:rsid w:val="007723AF"/>
     <w:rsid w:val="00772E49"/>
     <w:rsid w:val="00773930"/>
     <w:rsid w:val="007801DB"/>
     <w:rsid w:val="00780491"/>
     <w:rsid w:val="00781364"/>
     <w:rsid w:val="00781837"/>
     <w:rsid w:val="007920B8"/>
     <w:rsid w:val="00793671"/>
     <w:rsid w:val="00795F29"/>
     <w:rsid w:val="007A5274"/>
     <w:rsid w:val="007A6E18"/>
     <w:rsid w:val="007A7037"/>
     <w:rsid w:val="007A76E7"/>
     <w:rsid w:val="007B04B7"/>
+    <w:rsid w:val="007B0C0B"/>
     <w:rsid w:val="007B0FFD"/>
     <w:rsid w:val="007B4CEF"/>
     <w:rsid w:val="007B5798"/>
     <w:rsid w:val="007B6D98"/>
     <w:rsid w:val="007C01C2"/>
     <w:rsid w:val="007C0AEF"/>
     <w:rsid w:val="007C1F90"/>
     <w:rsid w:val="007C791A"/>
     <w:rsid w:val="007D08F0"/>
     <w:rsid w:val="007D3CE8"/>
     <w:rsid w:val="007D3FBC"/>
     <w:rsid w:val="007D4429"/>
     <w:rsid w:val="007D62F0"/>
+    <w:rsid w:val="007E3666"/>
     <w:rsid w:val="007E373A"/>
     <w:rsid w:val="007E3F1D"/>
+    <w:rsid w:val="007E40DC"/>
     <w:rsid w:val="007F0F68"/>
     <w:rsid w:val="007F39C2"/>
+    <w:rsid w:val="007F3AA0"/>
     <w:rsid w:val="007F4D3E"/>
     <w:rsid w:val="008011F8"/>
     <w:rsid w:val="00801D47"/>
     <w:rsid w:val="00802CEF"/>
     <w:rsid w:val="008052C6"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00807900"/>
     <w:rsid w:val="00807B07"/>
     <w:rsid w:val="00810CF6"/>
     <w:rsid w:val="00811AA7"/>
     <w:rsid w:val="00813451"/>
     <w:rsid w:val="008142E0"/>
     <w:rsid w:val="00816224"/>
     <w:rsid w:val="008179CF"/>
     <w:rsid w:val="00820AC5"/>
     <w:rsid w:val="0082162B"/>
     <w:rsid w:val="0082194D"/>
     <w:rsid w:val="00823178"/>
     <w:rsid w:val="0082458F"/>
     <w:rsid w:val="00825205"/>
     <w:rsid w:val="00825446"/>
     <w:rsid w:val="00825C28"/>
     <w:rsid w:val="00826855"/>
     <w:rsid w:val="00826F67"/>
     <w:rsid w:val="00827496"/>
     <w:rsid w:val="00832848"/>
     <w:rsid w:val="00835DEF"/>
     <w:rsid w:val="00836E54"/>
     <w:rsid w:val="00837D03"/>
     <w:rsid w:val="00844D47"/>
     <w:rsid w:val="00850BAA"/>
     <w:rsid w:val="008519EB"/>
     <w:rsid w:val="00851C93"/>
     <w:rsid w:val="00855506"/>
     <w:rsid w:val="008567E9"/>
     <w:rsid w:val="0086191F"/>
     <w:rsid w:val="00865BFC"/>
     <w:rsid w:val="00867BEA"/>
     <w:rsid w:val="008756F5"/>
     <w:rsid w:val="00876118"/>
     <w:rsid w:val="0087633E"/>
+    <w:rsid w:val="0088298D"/>
     <w:rsid w:val="00883C8B"/>
     <w:rsid w:val="00884BE5"/>
     <w:rsid w:val="008864B0"/>
     <w:rsid w:val="008867FA"/>
     <w:rsid w:val="008962C9"/>
     <w:rsid w:val="00897341"/>
     <w:rsid w:val="008A1D58"/>
     <w:rsid w:val="008A2D31"/>
     <w:rsid w:val="008A4AE8"/>
     <w:rsid w:val="008A4D54"/>
     <w:rsid w:val="008A5CAB"/>
     <w:rsid w:val="008A6265"/>
     <w:rsid w:val="008B08BE"/>
     <w:rsid w:val="008B1998"/>
     <w:rsid w:val="008B219C"/>
     <w:rsid w:val="008B7249"/>
     <w:rsid w:val="008C04BB"/>
     <w:rsid w:val="008C1E4B"/>
     <w:rsid w:val="008C7432"/>
     <w:rsid w:val="008C79EF"/>
     <w:rsid w:val="008D03C6"/>
     <w:rsid w:val="008D4102"/>
     <w:rsid w:val="008D55D9"/>
     <w:rsid w:val="008D7C77"/>
     <w:rsid w:val="008D7FA5"/>
     <w:rsid w:val="008E04E5"/>
     <w:rsid w:val="008E264A"/>
     <w:rsid w:val="008E275D"/>
     <w:rsid w:val="008E41AE"/>
     <w:rsid w:val="008E6C58"/>
     <w:rsid w:val="008E71FC"/>
     <w:rsid w:val="008F1906"/>
     <w:rsid w:val="008F32F7"/>
     <w:rsid w:val="008F4827"/>
     <w:rsid w:val="008F6091"/>
     <w:rsid w:val="00900211"/>
     <w:rsid w:val="009010AC"/>
     <w:rsid w:val="0090180D"/>
     <w:rsid w:val="00904254"/>
     <w:rsid w:val="0090465E"/>
     <w:rsid w:val="0090541C"/>
+    <w:rsid w:val="00905B13"/>
     <w:rsid w:val="009069FF"/>
     <w:rsid w:val="009117D4"/>
     <w:rsid w:val="00912842"/>
     <w:rsid w:val="00913A09"/>
     <w:rsid w:val="009144A7"/>
     <w:rsid w:val="00915370"/>
     <w:rsid w:val="00916410"/>
     <w:rsid w:val="009166D4"/>
     <w:rsid w:val="009173BD"/>
     <w:rsid w:val="009204B8"/>
     <w:rsid w:val="009239DF"/>
     <w:rsid w:val="009251BB"/>
     <w:rsid w:val="00925DCA"/>
     <w:rsid w:val="009267D5"/>
     <w:rsid w:val="00930E17"/>
     <w:rsid w:val="009310DA"/>
     <w:rsid w:val="00934576"/>
     <w:rsid w:val="00935CA0"/>
     <w:rsid w:val="00937927"/>
     <w:rsid w:val="00941929"/>
     <w:rsid w:val="00950268"/>
     <w:rsid w:val="00950932"/>
     <w:rsid w:val="009554AC"/>
     <w:rsid w:val="009555C7"/>
     <w:rsid w:val="0095564B"/>
     <w:rsid w:val="00963152"/>
     <w:rsid w:val="009657E2"/>
     <w:rsid w:val="00966EDA"/>
+    <w:rsid w:val="00967E29"/>
     <w:rsid w:val="00970482"/>
     <w:rsid w:val="00972861"/>
     <w:rsid w:val="0097479E"/>
     <w:rsid w:val="009749D1"/>
     <w:rsid w:val="00976632"/>
     <w:rsid w:val="0098067C"/>
     <w:rsid w:val="00981143"/>
     <w:rsid w:val="0098193C"/>
     <w:rsid w:val="00983051"/>
     <w:rsid w:val="00983492"/>
     <w:rsid w:val="00985AC0"/>
     <w:rsid w:val="00985D08"/>
     <w:rsid w:val="009900D5"/>
     <w:rsid w:val="00991E06"/>
     <w:rsid w:val="009920A2"/>
     <w:rsid w:val="00992935"/>
     <w:rsid w:val="009A0394"/>
     <w:rsid w:val="009A2D63"/>
     <w:rsid w:val="009B47AE"/>
+    <w:rsid w:val="009C0F8B"/>
     <w:rsid w:val="009C22DB"/>
+    <w:rsid w:val="009C4954"/>
     <w:rsid w:val="009C5B09"/>
     <w:rsid w:val="009C5FD4"/>
     <w:rsid w:val="009D0C1F"/>
     <w:rsid w:val="009D1796"/>
     <w:rsid w:val="009D20DE"/>
     <w:rsid w:val="009D21DE"/>
     <w:rsid w:val="009D37FB"/>
     <w:rsid w:val="009D3CC6"/>
     <w:rsid w:val="009D65D4"/>
     <w:rsid w:val="009E079F"/>
     <w:rsid w:val="009E3E3A"/>
     <w:rsid w:val="009E605B"/>
     <w:rsid w:val="009E69B4"/>
     <w:rsid w:val="009E75EC"/>
     <w:rsid w:val="009F37E8"/>
     <w:rsid w:val="009F6CAC"/>
     <w:rsid w:val="009F7228"/>
     <w:rsid w:val="00A00F34"/>
     <w:rsid w:val="00A01270"/>
     <w:rsid w:val="00A01FB4"/>
     <w:rsid w:val="00A038EF"/>
     <w:rsid w:val="00A10B1A"/>
     <w:rsid w:val="00A113C7"/>
     <w:rsid w:val="00A13AC6"/>
     <w:rsid w:val="00A14677"/>
@@ -33993,363 +32642,377 @@
     <w:rsid w:val="00AD7937"/>
     <w:rsid w:val="00AE1356"/>
     <w:rsid w:val="00AE1A59"/>
     <w:rsid w:val="00AE43E1"/>
     <w:rsid w:val="00AF3363"/>
     <w:rsid w:val="00AF7342"/>
     <w:rsid w:val="00B00F77"/>
     <w:rsid w:val="00B02260"/>
     <w:rsid w:val="00B04C5E"/>
     <w:rsid w:val="00B06B10"/>
     <w:rsid w:val="00B07169"/>
     <w:rsid w:val="00B12E71"/>
     <w:rsid w:val="00B17F51"/>
     <w:rsid w:val="00B21510"/>
     <w:rsid w:val="00B22A4E"/>
     <w:rsid w:val="00B22B47"/>
     <w:rsid w:val="00B22CFC"/>
     <w:rsid w:val="00B2390D"/>
     <w:rsid w:val="00B24862"/>
     <w:rsid w:val="00B24DE1"/>
     <w:rsid w:val="00B271CC"/>
     <w:rsid w:val="00B30D06"/>
     <w:rsid w:val="00B319BC"/>
     <w:rsid w:val="00B31D8A"/>
     <w:rsid w:val="00B37709"/>
+    <w:rsid w:val="00B4388F"/>
     <w:rsid w:val="00B43E73"/>
     <w:rsid w:val="00B449CF"/>
     <w:rsid w:val="00B46D57"/>
     <w:rsid w:val="00B46DEB"/>
     <w:rsid w:val="00B46E0A"/>
     <w:rsid w:val="00B5220A"/>
     <w:rsid w:val="00B5443D"/>
     <w:rsid w:val="00B56186"/>
     <w:rsid w:val="00B576BE"/>
     <w:rsid w:val="00B60007"/>
     <w:rsid w:val="00B64C07"/>
     <w:rsid w:val="00B734F3"/>
     <w:rsid w:val="00B771F6"/>
     <w:rsid w:val="00B865A3"/>
     <w:rsid w:val="00B870B9"/>
     <w:rsid w:val="00B912DA"/>
     <w:rsid w:val="00B91581"/>
     <w:rsid w:val="00B94814"/>
     <w:rsid w:val="00B955B1"/>
     <w:rsid w:val="00B955E6"/>
     <w:rsid w:val="00B96005"/>
     <w:rsid w:val="00B96B68"/>
     <w:rsid w:val="00BA5A30"/>
     <w:rsid w:val="00BA64DB"/>
     <w:rsid w:val="00BB1947"/>
     <w:rsid w:val="00BB32C2"/>
     <w:rsid w:val="00BB5CC6"/>
     <w:rsid w:val="00BB77CA"/>
     <w:rsid w:val="00BC1F1D"/>
     <w:rsid w:val="00BC26C1"/>
     <w:rsid w:val="00BC26C2"/>
     <w:rsid w:val="00BC3CCC"/>
     <w:rsid w:val="00BC3DF0"/>
     <w:rsid w:val="00BC6828"/>
     <w:rsid w:val="00BD13AA"/>
     <w:rsid w:val="00BD4108"/>
     <w:rsid w:val="00BD58F1"/>
     <w:rsid w:val="00BD5ABE"/>
     <w:rsid w:val="00BD69CD"/>
     <w:rsid w:val="00BD7B88"/>
     <w:rsid w:val="00BE0B87"/>
     <w:rsid w:val="00BE0D4A"/>
     <w:rsid w:val="00BE2801"/>
     <w:rsid w:val="00BE2F2F"/>
     <w:rsid w:val="00BE300D"/>
     <w:rsid w:val="00BE44CE"/>
     <w:rsid w:val="00BE5115"/>
+    <w:rsid w:val="00BE5513"/>
     <w:rsid w:val="00BE695C"/>
     <w:rsid w:val="00BE7C0F"/>
     <w:rsid w:val="00BF0082"/>
     <w:rsid w:val="00BF012D"/>
     <w:rsid w:val="00BF0E8D"/>
     <w:rsid w:val="00BF324E"/>
     <w:rsid w:val="00BF4750"/>
     <w:rsid w:val="00BF73AE"/>
     <w:rsid w:val="00C00354"/>
     <w:rsid w:val="00C00446"/>
     <w:rsid w:val="00C0208A"/>
     <w:rsid w:val="00C0264D"/>
     <w:rsid w:val="00C101FF"/>
     <w:rsid w:val="00C106F9"/>
     <w:rsid w:val="00C10DB8"/>
     <w:rsid w:val="00C114DF"/>
     <w:rsid w:val="00C12BE9"/>
     <w:rsid w:val="00C14FF0"/>
     <w:rsid w:val="00C159E9"/>
     <w:rsid w:val="00C26695"/>
     <w:rsid w:val="00C31350"/>
     <w:rsid w:val="00C32009"/>
     <w:rsid w:val="00C33817"/>
     <w:rsid w:val="00C351AE"/>
     <w:rsid w:val="00C36F13"/>
     <w:rsid w:val="00C377DA"/>
     <w:rsid w:val="00C37A5C"/>
     <w:rsid w:val="00C40BBD"/>
     <w:rsid w:val="00C40CCE"/>
     <w:rsid w:val="00C46101"/>
     <w:rsid w:val="00C47620"/>
     <w:rsid w:val="00C50226"/>
     <w:rsid w:val="00C53F6F"/>
     <w:rsid w:val="00C54292"/>
     <w:rsid w:val="00C5523A"/>
     <w:rsid w:val="00C5719B"/>
     <w:rsid w:val="00C57F7E"/>
     <w:rsid w:val="00C65A16"/>
     <w:rsid w:val="00C679D8"/>
     <w:rsid w:val="00C7095F"/>
     <w:rsid w:val="00C72C98"/>
     <w:rsid w:val="00C73331"/>
+    <w:rsid w:val="00C75861"/>
     <w:rsid w:val="00C775EE"/>
     <w:rsid w:val="00C77F65"/>
     <w:rsid w:val="00C80305"/>
     <w:rsid w:val="00C8269E"/>
     <w:rsid w:val="00C82C35"/>
     <w:rsid w:val="00C86096"/>
     <w:rsid w:val="00C9213B"/>
     <w:rsid w:val="00C93B92"/>
     <w:rsid w:val="00C94698"/>
     <w:rsid w:val="00C94B1F"/>
     <w:rsid w:val="00C96D97"/>
     <w:rsid w:val="00CA2531"/>
     <w:rsid w:val="00CA2E02"/>
     <w:rsid w:val="00CB4449"/>
+    <w:rsid w:val="00CB5786"/>
     <w:rsid w:val="00CC0E80"/>
     <w:rsid w:val="00CC1240"/>
     <w:rsid w:val="00CC34CD"/>
     <w:rsid w:val="00CC359B"/>
     <w:rsid w:val="00CC56D7"/>
     <w:rsid w:val="00CC77C2"/>
     <w:rsid w:val="00CC7A0D"/>
     <w:rsid w:val="00CD0810"/>
     <w:rsid w:val="00CD0D9A"/>
     <w:rsid w:val="00CD2DA0"/>
     <w:rsid w:val="00CD3CBC"/>
     <w:rsid w:val="00CE024E"/>
     <w:rsid w:val="00CE39A1"/>
     <w:rsid w:val="00CE7804"/>
     <w:rsid w:val="00CF0636"/>
     <w:rsid w:val="00CF0EAF"/>
     <w:rsid w:val="00CF1154"/>
     <w:rsid w:val="00CF25E0"/>
     <w:rsid w:val="00CF4B04"/>
     <w:rsid w:val="00CF50E5"/>
     <w:rsid w:val="00D00B5B"/>
     <w:rsid w:val="00D018DE"/>
     <w:rsid w:val="00D036F5"/>
     <w:rsid w:val="00D05F74"/>
     <w:rsid w:val="00D1280D"/>
     <w:rsid w:val="00D13BDC"/>
     <w:rsid w:val="00D13FB2"/>
     <w:rsid w:val="00D16152"/>
     <w:rsid w:val="00D17A51"/>
     <w:rsid w:val="00D23811"/>
+    <w:rsid w:val="00D264DF"/>
     <w:rsid w:val="00D266B3"/>
     <w:rsid w:val="00D27B97"/>
     <w:rsid w:val="00D30881"/>
     <w:rsid w:val="00D33E2D"/>
     <w:rsid w:val="00D33E8C"/>
+    <w:rsid w:val="00D40161"/>
+    <w:rsid w:val="00D407C0"/>
     <w:rsid w:val="00D41BAB"/>
     <w:rsid w:val="00D4228D"/>
     <w:rsid w:val="00D43636"/>
     <w:rsid w:val="00D446A5"/>
     <w:rsid w:val="00D464B8"/>
     <w:rsid w:val="00D46507"/>
     <w:rsid w:val="00D4673F"/>
     <w:rsid w:val="00D505FF"/>
     <w:rsid w:val="00D52AEB"/>
     <w:rsid w:val="00D52C5B"/>
     <w:rsid w:val="00D53A82"/>
     <w:rsid w:val="00D5475D"/>
     <w:rsid w:val="00D61298"/>
     <w:rsid w:val="00D627A8"/>
     <w:rsid w:val="00D6331A"/>
     <w:rsid w:val="00D63BE5"/>
     <w:rsid w:val="00D643F2"/>
     <w:rsid w:val="00D6610B"/>
     <w:rsid w:val="00D6639E"/>
     <w:rsid w:val="00D734E7"/>
     <w:rsid w:val="00D74D0A"/>
     <w:rsid w:val="00D74E27"/>
     <w:rsid w:val="00D75BDC"/>
     <w:rsid w:val="00D76633"/>
     <w:rsid w:val="00D81419"/>
     <w:rsid w:val="00D86009"/>
     <w:rsid w:val="00D90FC3"/>
     <w:rsid w:val="00DA0C32"/>
     <w:rsid w:val="00DA139F"/>
     <w:rsid w:val="00DA1BE0"/>
     <w:rsid w:val="00DA2735"/>
     <w:rsid w:val="00DA5F83"/>
+    <w:rsid w:val="00DA7838"/>
     <w:rsid w:val="00DB0B10"/>
     <w:rsid w:val="00DB14DC"/>
     <w:rsid w:val="00DB2864"/>
     <w:rsid w:val="00DB2A76"/>
     <w:rsid w:val="00DB452E"/>
     <w:rsid w:val="00DB4D6F"/>
     <w:rsid w:val="00DB603B"/>
     <w:rsid w:val="00DC2786"/>
     <w:rsid w:val="00DC3DCE"/>
     <w:rsid w:val="00DC4DE4"/>
     <w:rsid w:val="00DC68E8"/>
     <w:rsid w:val="00DD1593"/>
     <w:rsid w:val="00DD241F"/>
     <w:rsid w:val="00DD61F6"/>
     <w:rsid w:val="00DE00EB"/>
     <w:rsid w:val="00DE262D"/>
     <w:rsid w:val="00DE2EDF"/>
     <w:rsid w:val="00DE38FB"/>
     <w:rsid w:val="00DE3BED"/>
     <w:rsid w:val="00DE4610"/>
     <w:rsid w:val="00DE4D92"/>
     <w:rsid w:val="00DE5EF6"/>
     <w:rsid w:val="00DE6314"/>
     <w:rsid w:val="00DF1245"/>
     <w:rsid w:val="00DF1B1A"/>
     <w:rsid w:val="00DF49E8"/>
     <w:rsid w:val="00DF5458"/>
     <w:rsid w:val="00DF5C3B"/>
     <w:rsid w:val="00DF68B8"/>
     <w:rsid w:val="00DF73CF"/>
     <w:rsid w:val="00E03112"/>
     <w:rsid w:val="00E06D99"/>
     <w:rsid w:val="00E1045D"/>
     <w:rsid w:val="00E15710"/>
     <w:rsid w:val="00E16394"/>
     <w:rsid w:val="00E20F76"/>
     <w:rsid w:val="00E241E7"/>
     <w:rsid w:val="00E247B9"/>
     <w:rsid w:val="00E276A3"/>
     <w:rsid w:val="00E27897"/>
     <w:rsid w:val="00E3044F"/>
     <w:rsid w:val="00E30B0F"/>
     <w:rsid w:val="00E31093"/>
     <w:rsid w:val="00E33A2F"/>
     <w:rsid w:val="00E34296"/>
     <w:rsid w:val="00E34F9D"/>
     <w:rsid w:val="00E36A9F"/>
+    <w:rsid w:val="00E37C88"/>
     <w:rsid w:val="00E37DB8"/>
     <w:rsid w:val="00E40976"/>
     <w:rsid w:val="00E427E7"/>
     <w:rsid w:val="00E4668A"/>
     <w:rsid w:val="00E51030"/>
+    <w:rsid w:val="00E515B3"/>
     <w:rsid w:val="00E54758"/>
     <w:rsid w:val="00E55A78"/>
     <w:rsid w:val="00E626A5"/>
     <w:rsid w:val="00E640C8"/>
     <w:rsid w:val="00E66F91"/>
     <w:rsid w:val="00E71CC3"/>
     <w:rsid w:val="00E746B6"/>
     <w:rsid w:val="00E7531F"/>
     <w:rsid w:val="00E7681C"/>
     <w:rsid w:val="00E774AE"/>
     <w:rsid w:val="00E8177B"/>
     <w:rsid w:val="00E82266"/>
     <w:rsid w:val="00E84473"/>
     <w:rsid w:val="00E86D0D"/>
     <w:rsid w:val="00E93043"/>
     <w:rsid w:val="00E94B8E"/>
     <w:rsid w:val="00E970BF"/>
     <w:rsid w:val="00EA04A8"/>
     <w:rsid w:val="00EA1129"/>
     <w:rsid w:val="00EA158E"/>
     <w:rsid w:val="00EA4675"/>
     <w:rsid w:val="00EA5544"/>
+    <w:rsid w:val="00EA62A1"/>
     <w:rsid w:val="00EB0FD3"/>
     <w:rsid w:val="00EB3204"/>
     <w:rsid w:val="00EB3525"/>
     <w:rsid w:val="00EC00C3"/>
     <w:rsid w:val="00EC46DA"/>
     <w:rsid w:val="00EC50B4"/>
     <w:rsid w:val="00EC7B48"/>
     <w:rsid w:val="00ED18B5"/>
     <w:rsid w:val="00ED18C5"/>
     <w:rsid w:val="00ED2C4B"/>
     <w:rsid w:val="00ED3575"/>
     <w:rsid w:val="00ED36BA"/>
     <w:rsid w:val="00ED560C"/>
     <w:rsid w:val="00ED6E15"/>
     <w:rsid w:val="00ED747F"/>
     <w:rsid w:val="00EE0138"/>
     <w:rsid w:val="00EE1A6A"/>
     <w:rsid w:val="00EE2963"/>
     <w:rsid w:val="00EE2FA5"/>
     <w:rsid w:val="00EE35D5"/>
     <w:rsid w:val="00EE681A"/>
     <w:rsid w:val="00EE710F"/>
     <w:rsid w:val="00EE7549"/>
+    <w:rsid w:val="00EF00FC"/>
     <w:rsid w:val="00EF05D3"/>
     <w:rsid w:val="00EF10D3"/>
     <w:rsid w:val="00EF3AD6"/>
     <w:rsid w:val="00EF3FD1"/>
     <w:rsid w:val="00F01211"/>
     <w:rsid w:val="00F02C74"/>
     <w:rsid w:val="00F0366B"/>
     <w:rsid w:val="00F037E3"/>
     <w:rsid w:val="00F03CD1"/>
     <w:rsid w:val="00F0584C"/>
     <w:rsid w:val="00F12D1B"/>
     <w:rsid w:val="00F13C62"/>
     <w:rsid w:val="00F14D35"/>
     <w:rsid w:val="00F162B1"/>
     <w:rsid w:val="00F21A25"/>
     <w:rsid w:val="00F229E6"/>
     <w:rsid w:val="00F27B21"/>
     <w:rsid w:val="00F27BE6"/>
     <w:rsid w:val="00F30504"/>
     <w:rsid w:val="00F31890"/>
     <w:rsid w:val="00F31E94"/>
     <w:rsid w:val="00F32529"/>
     <w:rsid w:val="00F41054"/>
     <w:rsid w:val="00F457B3"/>
     <w:rsid w:val="00F458C6"/>
     <w:rsid w:val="00F46D78"/>
     <w:rsid w:val="00F47759"/>
     <w:rsid w:val="00F47969"/>
     <w:rsid w:val="00F51385"/>
     <w:rsid w:val="00F515D7"/>
     <w:rsid w:val="00F561EC"/>
     <w:rsid w:val="00F567EE"/>
     <w:rsid w:val="00F57587"/>
     <w:rsid w:val="00F6353F"/>
     <w:rsid w:val="00F6406C"/>
     <w:rsid w:val="00F64BF1"/>
     <w:rsid w:val="00F703AF"/>
     <w:rsid w:val="00F76F94"/>
     <w:rsid w:val="00F80492"/>
     <w:rsid w:val="00F80F82"/>
     <w:rsid w:val="00F813AA"/>
     <w:rsid w:val="00F83A1F"/>
     <w:rsid w:val="00F862EB"/>
     <w:rsid w:val="00F949A9"/>
+    <w:rsid w:val="00F94F83"/>
     <w:rsid w:val="00F97D4C"/>
     <w:rsid w:val="00FA1930"/>
+    <w:rsid w:val="00FA1E44"/>
     <w:rsid w:val="00FA2E5F"/>
     <w:rsid w:val="00FA4916"/>
     <w:rsid w:val="00FA5DE7"/>
     <w:rsid w:val="00FA656B"/>
     <w:rsid w:val="00FA6B92"/>
     <w:rsid w:val="00FA7CB0"/>
     <w:rsid w:val="00FB5AA9"/>
     <w:rsid w:val="00FB75A6"/>
     <w:rsid w:val="00FB767D"/>
     <w:rsid w:val="00FB7CE8"/>
     <w:rsid w:val="00FC04A3"/>
     <w:rsid w:val="00FC1DD6"/>
     <w:rsid w:val="00FC30F1"/>
     <w:rsid w:val="00FD0785"/>
     <w:rsid w:val="00FD39CC"/>
     <w:rsid w:val="00FD58F0"/>
     <w:rsid w:val="00FD5B22"/>
     <w:rsid w:val="00FD68C6"/>
     <w:rsid w:val="00FD6B7E"/>
     <w:rsid w:val="00FD6FCD"/>
     <w:rsid w:val="00FD7A76"/>
     <w:rsid w:val="00FE10AB"/>
     <w:rsid w:val="00FE342F"/>
     <w:rsid w:val="00FE3A74"/>
     <w:rsid w:val="00FE409E"/>
@@ -38694,236 +37357,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DFAA5075-F2AB-46CA-BA9A-E78723C407D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00780491" w:rsidRDefault="00780491" w:rsidP="00780491">
           <w:pPr>
             <w:pStyle w:val="CB375F8DDDFC4249A77045864C32A76A"/>
           </w:pPr>
           <w:r w:rsidRPr="00F67045">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CD9CF3B8A9214E7686E388611A0E757A"/>
-[...184 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="6C43AB6F25FF4E409D808860EC94C6C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6C3E0061-5860-4FF6-921E-2DA0F7ADF430}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000D16BC" w:rsidRDefault="000D16BC" w:rsidP="000D16BC">
           <w:pPr>
             <w:pStyle w:val="6C43AB6F25FF4E409D808860EC94C6C4"/>
           </w:pPr>
           <w:r w:rsidRPr="00901847">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -39284,90 +37761,276 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0E2F6834-8C3F-4BCD-8EAA-615CBE4FDCA2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000D16BC" w:rsidRDefault="000D16BC" w:rsidP="000D16BC">
           <w:pPr>
             <w:pStyle w:val="AB4454559747432E8AD6A30F3B6DDA63"/>
           </w:pPr>
           <w:r w:rsidRPr="00F67045">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="91D50DF490014A5F8A8A63F9E829170B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F33F8A89-0B0D-47FF-B11F-3D438642BF1F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00636DD3" w:rsidRDefault="0078754A" w:rsidP="0078754A">
+          <w:pPr>
+            <w:pStyle w:val="91D50DF490014A5F8A8A63F9E829170B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C57F7E">
+            <w:rPr>
+              <w:rFonts w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Tier _</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="633912A24A0B45888FE1DE3DB3183546"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{81A3E235-F79A-464A-A448-82E25C4EE29A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00636DD3" w:rsidRDefault="0078754A" w:rsidP="0078754A">
+          <w:pPr>
+            <w:pStyle w:val="633912A24A0B45888FE1DE3DB3183546"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C57F7E">
+            <w:rPr>
+              <w:rFonts w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Tier _</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA89303603EC4948B66586EF3C2D7CEC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E1038930-EE1A-40BD-95B4-A707C8B90391}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00636DD3" w:rsidRDefault="0078754A" w:rsidP="0078754A">
+          <w:pPr>
+            <w:pStyle w:val="BA89303603EC4948B66586EF3C2D7CEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C57F7E">
+            <w:rPr>
+              <w:rFonts w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Tier _</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5C4366E7EA844E4A218FF1C19B26E87"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD3AD5D3-BD10-4637-81BA-80F6B64B66DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00636DD3" w:rsidRDefault="0078754A" w:rsidP="0078754A">
+          <w:pPr>
+            <w:pStyle w:val="F5C4366E7EA844E4A218FF1C19B26E87"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C57F7E">
+            <w:rPr>
+              <w:rFonts w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Tier _</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4ACA254E67814A2CB99BED43BACFAB0E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D2EEEE0C-D571-4EF0-8187-098B353F07BE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00636DD3" w:rsidRDefault="0078754A" w:rsidP="0078754A">
+          <w:pPr>
+            <w:pStyle w:val="4ACA254E67814A2CB99BED43BACFAB0E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C57F7E">
+            <w:rPr>
+              <w:rFonts w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Tier _</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2C55F2339668481190CACF983F689C27"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7FC4199E-8341-4DF4-855E-592ADCB4B650}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00636DD3" w:rsidRDefault="0078754A" w:rsidP="0078754A">
+          <w:pPr>
+            <w:pStyle w:val="2C55F2339668481190CACF983F689C27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C57F7E">
+            <w:rPr>
+              <w:rFonts w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Tier _</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
@@ -39407,50 +38070,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D43850"/>
+    <w:rsid w:val="000537A4"/>
     <w:rsid w:val="00094BB6"/>
     <w:rsid w:val="000B07A8"/>
     <w:rsid w:val="000B3D06"/>
     <w:rsid w:val="000D16BC"/>
     <w:rsid w:val="000D1CC0"/>
     <w:rsid w:val="000E7F90"/>
     <w:rsid w:val="000F4875"/>
     <w:rsid w:val="001047FF"/>
     <w:rsid w:val="001060D7"/>
     <w:rsid w:val="001064E6"/>
     <w:rsid w:val="00112CF3"/>
     <w:rsid w:val="00113034"/>
     <w:rsid w:val="00114871"/>
     <w:rsid w:val="00117373"/>
     <w:rsid w:val="001206EE"/>
     <w:rsid w:val="00120F10"/>
     <w:rsid w:val="0013255D"/>
     <w:rsid w:val="00154028"/>
     <w:rsid w:val="001B33E9"/>
     <w:rsid w:val="001B7261"/>
     <w:rsid w:val="001D1505"/>
     <w:rsid w:val="001F182B"/>
     <w:rsid w:val="001F4345"/>
     <w:rsid w:val="0022505E"/>
     <w:rsid w:val="00252A2E"/>
@@ -39461,135 +38125,148 @@
     <w:rsid w:val="003110A9"/>
     <w:rsid w:val="00321D9B"/>
     <w:rsid w:val="00352259"/>
     <w:rsid w:val="00363C32"/>
     <w:rsid w:val="00387560"/>
     <w:rsid w:val="003A6FAE"/>
     <w:rsid w:val="003C1058"/>
     <w:rsid w:val="003C24EB"/>
     <w:rsid w:val="00413B8D"/>
     <w:rsid w:val="0041543C"/>
     <w:rsid w:val="00454F97"/>
     <w:rsid w:val="004810BC"/>
     <w:rsid w:val="004A526C"/>
     <w:rsid w:val="004B0329"/>
     <w:rsid w:val="004B0E8B"/>
     <w:rsid w:val="004B2FAC"/>
     <w:rsid w:val="004F6C13"/>
     <w:rsid w:val="0052355E"/>
     <w:rsid w:val="0053373F"/>
     <w:rsid w:val="00536AAD"/>
     <w:rsid w:val="005468B1"/>
     <w:rsid w:val="005848E5"/>
     <w:rsid w:val="005B419A"/>
     <w:rsid w:val="005D3F8A"/>
     <w:rsid w:val="005E113E"/>
+    <w:rsid w:val="005E2C35"/>
     <w:rsid w:val="005F2E90"/>
     <w:rsid w:val="005F3542"/>
     <w:rsid w:val="005F7D9B"/>
+    <w:rsid w:val="00615142"/>
     <w:rsid w:val="00616CCA"/>
     <w:rsid w:val="0062260E"/>
+    <w:rsid w:val="00636DD3"/>
     <w:rsid w:val="00640243"/>
     <w:rsid w:val="006414A7"/>
     <w:rsid w:val="00642045"/>
+    <w:rsid w:val="006741A9"/>
     <w:rsid w:val="006832DA"/>
+    <w:rsid w:val="006A7D45"/>
     <w:rsid w:val="006E4729"/>
     <w:rsid w:val="006E5109"/>
     <w:rsid w:val="00707324"/>
     <w:rsid w:val="00733DB3"/>
     <w:rsid w:val="00735B8E"/>
     <w:rsid w:val="00780491"/>
+    <w:rsid w:val="0078754A"/>
+    <w:rsid w:val="007B0C0B"/>
     <w:rsid w:val="007B0F2D"/>
     <w:rsid w:val="007C791A"/>
     <w:rsid w:val="007D3E54"/>
     <w:rsid w:val="007E0785"/>
     <w:rsid w:val="007E1E3F"/>
     <w:rsid w:val="007E23B3"/>
     <w:rsid w:val="00802CEF"/>
     <w:rsid w:val="00823814"/>
     <w:rsid w:val="00825446"/>
     <w:rsid w:val="00827173"/>
     <w:rsid w:val="00827496"/>
     <w:rsid w:val="008330C9"/>
     <w:rsid w:val="00881CD6"/>
     <w:rsid w:val="008864B0"/>
     <w:rsid w:val="008A1F2B"/>
     <w:rsid w:val="008A3E58"/>
     <w:rsid w:val="008F6091"/>
     <w:rsid w:val="00900D5A"/>
     <w:rsid w:val="00912DFE"/>
+    <w:rsid w:val="009204B0"/>
     <w:rsid w:val="00956021"/>
     <w:rsid w:val="0097071D"/>
     <w:rsid w:val="009867BA"/>
     <w:rsid w:val="009B6717"/>
     <w:rsid w:val="009D21DE"/>
     <w:rsid w:val="00A113C7"/>
     <w:rsid w:val="00A26368"/>
     <w:rsid w:val="00A52D3A"/>
     <w:rsid w:val="00A647EA"/>
     <w:rsid w:val="00AB0F68"/>
     <w:rsid w:val="00B34F45"/>
     <w:rsid w:val="00B36327"/>
     <w:rsid w:val="00B46E0A"/>
     <w:rsid w:val="00B52697"/>
     <w:rsid w:val="00B60007"/>
+    <w:rsid w:val="00B620CE"/>
     <w:rsid w:val="00B65967"/>
     <w:rsid w:val="00B865A3"/>
     <w:rsid w:val="00B912DA"/>
     <w:rsid w:val="00BA64CD"/>
     <w:rsid w:val="00BA64DB"/>
     <w:rsid w:val="00BB52A6"/>
     <w:rsid w:val="00BE0356"/>
     <w:rsid w:val="00BE0F2B"/>
+    <w:rsid w:val="00BE5513"/>
     <w:rsid w:val="00BF3764"/>
     <w:rsid w:val="00C06D9E"/>
     <w:rsid w:val="00C31350"/>
     <w:rsid w:val="00C431E8"/>
     <w:rsid w:val="00C5719B"/>
     <w:rsid w:val="00CA040F"/>
     <w:rsid w:val="00CA726E"/>
     <w:rsid w:val="00D03DCC"/>
     <w:rsid w:val="00D13BDC"/>
+    <w:rsid w:val="00D15DCF"/>
+    <w:rsid w:val="00D264DF"/>
     <w:rsid w:val="00D26C7A"/>
     <w:rsid w:val="00D43850"/>
     <w:rsid w:val="00D64D48"/>
     <w:rsid w:val="00DC112E"/>
     <w:rsid w:val="00DE4610"/>
     <w:rsid w:val="00DE6596"/>
     <w:rsid w:val="00DF341A"/>
     <w:rsid w:val="00E03112"/>
     <w:rsid w:val="00E113A7"/>
     <w:rsid w:val="00E37429"/>
     <w:rsid w:val="00E646C5"/>
     <w:rsid w:val="00E8366C"/>
     <w:rsid w:val="00EA1E5A"/>
     <w:rsid w:val="00F26965"/>
     <w:rsid w:val="00F364BE"/>
     <w:rsid w:val="00F41CBD"/>
     <w:rsid w:val="00F42C75"/>
     <w:rsid w:val="00F703AF"/>
     <w:rsid w:val="00F95FB5"/>
+    <w:rsid w:val="00FA1E44"/>
     <w:rsid w:val="00FE34E9"/>
     <w:rsid w:val="00FF01A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -41023,50 +39700,180 @@
     <w:name w:val="0D28BFB27779489B92AD688C1DD8BF61"/>
     <w:rsid w:val="00D64D48"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95B6EB3819394AA89BD14EB6500F082C">
     <w:name w:val="95B6EB3819394AA89BD14EB6500F082C"/>
     <w:rsid w:val="00D64D48"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7410C0D74FED4568950E2C6FD891472B">
+    <w:name w:val="7410C0D74FED4568950E2C6FD891472B"/>
+    <w:rsid w:val="00D15DCF"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AE14B3A2E6C4942A11B050E2CDC1AAF">
+    <w:name w:val="9AE14B3A2E6C4942A11B050E2CDC1AAF"/>
+    <w:rsid w:val="00D15DCF"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="980BBF4CE95E4B2D8D1402DA4477D7B6">
+    <w:name w:val="980BBF4CE95E4B2D8D1402DA4477D7B6"/>
+    <w:rsid w:val="00D15DCF"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="529CD3D33F84410FAC3342F8276CAC53">
+    <w:name w:val="529CD3D33F84410FAC3342F8276CAC53"/>
+    <w:rsid w:val="00D15DCF"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91D50DF490014A5F8A8A63F9E829170B">
+    <w:name w:val="91D50DF490014A5F8A8A63F9E829170B"/>
+    <w:rsid w:val="0078754A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="633912A24A0B45888FE1DE3DB3183546">
+    <w:name w:val="633912A24A0B45888FE1DE3DB3183546"/>
+    <w:rsid w:val="0078754A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA89303603EC4948B66586EF3C2D7CEC">
+    <w:name w:val="BA89303603EC4948B66586EF3C2D7CEC"/>
+    <w:rsid w:val="0078754A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5C4366E7EA844E4A218FF1C19B26E87">
+    <w:name w:val="F5C4366E7EA844E4A218FF1C19B26E87"/>
+    <w:rsid w:val="0078754A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4ACA254E67814A2CB99BED43BACFAB0E">
+    <w:name w:val="4ACA254E67814A2CB99BED43BACFAB0E"/>
+    <w:rsid w:val="0078754A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C55F2339668481190CACF983F689C27">
+    <w:name w:val="2C55F2339668481190CACF983F689C27"/>
+    <w:rsid w:val="0078754A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -41338,52 +40145,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC8A0CF4C8AFC3438A33C88DF0840CD6" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7204dcff27d2cd77a869009b1e8f4d98">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1af919d3-3e62-41d5-bd5a-2e80a23e3e07" xmlns:ns3="3b37444d-10a4-428a-b82d-7f89fea1cf82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c920a8a7b61bd0f712fdc5a2b8b27683" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1af919d3-3e62-41d5-bd5a-2e80a23e3e07">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3b37444d-10a4-428a-b82d-7f89fea1cf82" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < K a p i s h F i l e n a m e T o U r i M a p p i n g s   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " / > 
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC8A0CF4C8AFC3438A33C88DF0840CD6" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13f44346b16143fcc059803c6a886581">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1af919d3-3e62-41d5-bd5a-2e80a23e3e07" xmlns:ns3="3b37444d-10a4-428a-b82d-7f89fea1cf82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef8312d7bfde89f9cf5fe0605104ac7c" ns2:_="" ns3:_="">
     <xsd:import namespace="1af919d3-3e62-41d5-bd5a-2e80a23e3e07"/>
     <xsd:import namespace="3b37444d-10a4-428a-b82d-7f89fea1cf82"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -41578,161 +40399,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86FDC0B3-5AAF-4368-B0E9-CD395FEEF6DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1af919d3-3e62-41d5-bd5a-2e80a23e3e07"/>
+    <ds:schemaRef ds:uri="3b37444d-10a4-428a-b82d-7f89fea1cf82"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < K a p i s h F i l e n a m e T o U r i M a p p i n g s   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " / > 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856ECDD6-6C53-40A3-AAF0-A1E909ADCB08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1B33D09-B6AB-46CA-A158-F40707A3392B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DF76BC-17F5-4C72-B22E-702FA8AA19CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1af919d3-3e62-41d5-bd5a-2e80a23e3e07"/>
     <ds:schemaRef ds:uri="3b37444d-10a4-428a-b82d-7f89fea1cf82"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C8EB870-9867-41F2-915F-108DCC8024BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84C070D3-9A81-4936-BDA5-F58C5AA35786}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>19148</Characters>
+  <Pages>18</Pages>
+  <Words>3790</Words>
+  <Characters>19710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1196</Lines>
-  <Paragraphs>991</Paragraphs>
+  <Lines>1159</Lines>
+  <Paragraphs>939</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>[Applicant contact]</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21811</CharactersWithSpaces>
+  <CharactersWithSpaces>22561</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6029323</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.nhvr.gov.au/law-policies/privacy</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3473526</vt:i4>
       </vt:variant>
       <vt:variant>